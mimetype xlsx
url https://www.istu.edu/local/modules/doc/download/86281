--- v1 (2026-03-11)
+++ v2 (2026-06-04)
@@ -1,2475 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
-    <sheet name="Общий" sheetId="1" r:id="rId1"/>
-[...8 lines deleted...]
-    <sheet name="ИЭ" sheetId="10" r:id="rId10"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913" refMode="R1C1"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5759" uniqueCount="741">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="201">
   <si>
     <t>Область деятельности</t>
   </si>
   <si>
     <t>Балл достижений</t>
   </si>
   <si>
     <t>Уровень достижений (только для НИД)</t>
   </si>
   <si>
     <t>Фамилия Имя Отчество</t>
   </si>
   <si>
     <t>Факультет</t>
   </si>
   <si>
     <t>Группа</t>
   </si>
   <si>
     <t>Срок назначения</t>
   </si>
   <si>
-    <t xml:space="preserve"> Перечень обучающихся ФГБОУ ВО «ИРНИТУ», представленных к назначению повышенной государственной академической стипендии по итогам рейтинга №30. Февраль 2026 г.          </t>
-[...1 lines deleted...]
-  <si>
     <t>КТД</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Марценюк Андрей Николаевич</t>
+  </si>
+  <si>
+    <t>ИВТ</t>
+  </si>
+  <si>
+    <t>ХТм-24-1</t>
+  </si>
+  <si>
+    <t>Последняя промежуточная аттестация была в декабре 2025 - январе 2026 гг.</t>
+  </si>
+  <si>
+    <t>Кузнецов Вадим Алексеевич</t>
+  </si>
+  <si>
+    <t>ИАМиТ</t>
+  </si>
+  <si>
+    <t>ЛИМб-22-1</t>
+  </si>
+  <si>
+    <t>На период академической стипендии</t>
+  </si>
+  <si>
+    <t>Гулиева Алина Замаддиновна</t>
+  </si>
+  <si>
+    <t>ИЭУП</t>
+  </si>
+  <si>
+    <t>ЭПОб-22-1</t>
+  </si>
+  <si>
+    <t>Филатов Виктор Евгеньевич</t>
+  </si>
+  <si>
+    <t>ИЭ</t>
+  </si>
+  <si>
+    <t>ЭПб-22-1</t>
+  </si>
+  <si>
+    <t>Куклина Ольга Александровна</t>
+  </si>
+  <si>
+    <t>ИАСиД</t>
+  </si>
+  <si>
+    <t>ДСб-21-1</t>
+  </si>
+  <si>
+    <t>Сухарева Анастасия Петровна</t>
+  </si>
+  <si>
+    <t>Бянкин Антон Юрьевич</t>
+  </si>
+  <si>
+    <t>АРб-21-2</t>
+  </si>
+  <si>
+    <t>Груздева Мария Сергеевна</t>
+  </si>
+  <si>
+    <t>ИИТиАД</t>
+  </si>
+  <si>
+    <t>ИСТб-22-1</t>
+  </si>
+  <si>
+    <t>Кондакова Анастасия Николаевна</t>
+  </si>
+  <si>
+    <t>МБб-22-1</t>
+  </si>
+  <si>
+    <t>Пермякова Алина Александровна</t>
+  </si>
+  <si>
+    <t>УКб-22-1</t>
+  </si>
+  <si>
+    <t>Артёмова Мария Юрьевна</t>
+  </si>
+  <si>
+    <t>ИБб-22-1</t>
+  </si>
+  <si>
+    <t>Суханова Ирина Владимировна</t>
+  </si>
+  <si>
+    <t>Ворущак Артём Станиславович</t>
+  </si>
+  <si>
+    <t>Пьянкина Ульяна Владимировна</t>
+  </si>
+  <si>
+    <t>КНб-22-1</t>
+  </si>
+  <si>
+    <t>Юртаева Анастасия Александровна</t>
+  </si>
+  <si>
+    <t>СНГб-22-1</t>
+  </si>
+  <si>
+    <t>Монахова Александра Николаевна</t>
+  </si>
+  <si>
+    <t>Кугот Елизавета Васильевна</t>
+  </si>
+  <si>
+    <t>АРб-21-1</t>
+  </si>
+  <si>
     <t>НИД</t>
   </si>
   <si>
-    <t xml:space="preserve"> 237.33</t>
-[...14 lines deleted...]
-    <t xml:space="preserve"> 54.5</t>
+    <t xml:space="preserve"> 574.3199999999999</t>
+  </si>
+  <si>
+    <t>Гришкевич Михаил Михайлович</t>
+  </si>
+  <si>
+    <t>ИН</t>
+  </si>
+  <si>
+    <t>НДДб-22-1</t>
+  </si>
+  <si>
+    <t>Пидгурская Ева Сергеевна</t>
+  </si>
+  <si>
+    <t>АТПРб-22-1</t>
+  </si>
+  <si>
+    <t>Бояркин Евгений Андреевич</t>
+  </si>
+  <si>
+    <t>Онуфриенко Владислав Игоревич</t>
+  </si>
+  <si>
+    <t>НДб-22-2</t>
+  </si>
+  <si>
+    <t>Карамышев Вячеслав Сергеевич</t>
+  </si>
+  <si>
+    <t>Маклецов Дмитрий Олегович</t>
+  </si>
+  <si>
+    <t>АТПб-22-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 73.5</t>
+  </si>
+  <si>
+    <t>Луппов Семён Иванович</t>
+  </si>
+  <si>
+    <t>ХТТб-22-1</t>
+  </si>
+  <si>
+    <t>Галич Ирина Артуровна</t>
+  </si>
+  <si>
+    <t>Андреев Артём Павлович</t>
+  </si>
+  <si>
+    <t>Гвоздь Алина Александровна</t>
+  </si>
+  <si>
+    <t>УОБТб-22-1</t>
+  </si>
+  <si>
+    <t>Евдокименко Софья Сергеевна</t>
+  </si>
+  <si>
+    <t>Горбунов Роман Алексеевич</t>
+  </si>
+  <si>
+    <t>МЦб-22-1</t>
+  </si>
+  <si>
+    <t>Захарова Виолетта Сергеевна</t>
+  </si>
+  <si>
+    <t>ИРб-22-1</t>
+  </si>
+  <si>
+    <t>Шелехова Анастасия Игоревна</t>
+  </si>
+  <si>
+    <t>ГСХб-22-1</t>
+  </si>
+  <si>
+    <t>Азарова Полина Сергеевна</t>
+  </si>
+  <si>
+    <t>ТХб-22-1</t>
+  </si>
+  <si>
+    <t>Власова Екатерина Дмитриевна</t>
+  </si>
+  <si>
+    <t>ИРТм-24-1</t>
+  </si>
+  <si>
+    <t>Гмызов Егор Сергеевич</t>
+  </si>
+  <si>
+    <t>Недостаточное кол-во баллов</t>
+  </si>
+  <si>
+    <t>Кицул Алёна Александровна</t>
+  </si>
+  <si>
+    <t>МД-20-1</t>
+  </si>
+  <si>
+    <t>Коновалов Михаил Алексеевич</t>
+  </si>
+  <si>
+    <t>НДДб-22-2</t>
+  </si>
+  <si>
+    <t>Аскарбекова Айсулуу Максатбековна</t>
+  </si>
+  <si>
+    <t>ХТОб-22-1</t>
+  </si>
+  <si>
+    <t>Гегель Анастасия Игоревна</t>
+  </si>
+  <si>
+    <t>Лосев Константин Иванович</t>
+  </si>
+  <si>
+    <t>Чупин Леонид Алексеевич</t>
+  </si>
+  <si>
+    <t>Тайбинова Елена Николаевна</t>
+  </si>
+  <si>
+    <t>Гаврилов Захар Викторович</t>
+  </si>
+  <si>
+    <t>ЭСб-22-2</t>
+  </si>
+  <si>
+    <t>Чикичев Илья Максимович</t>
+  </si>
+  <si>
+    <t>Голубева Ирина Сергеевна</t>
+  </si>
+  <si>
+    <t>Мухидаев Сергей Евгеньевич</t>
+  </si>
+  <si>
+    <t>НДб-22-1</t>
+  </si>
+  <si>
+    <t>Тюмин Роман Анатольевич</t>
+  </si>
+  <si>
+    <t>Чупикова Елизавета Романовна</t>
+  </si>
+  <si>
+    <t>СТЭб-22-1</t>
+  </si>
+  <si>
+    <t>Потылицына Мария Александровна</t>
+  </si>
+  <si>
+    <t>Власенко Елена Владимировна</t>
+  </si>
+  <si>
+    <t>Семёнов Егор Дмитриевич</t>
+  </si>
+  <si>
+    <t>БТПб-22-1</t>
+  </si>
+  <si>
+    <t>Фёдоров Вадим Сергеевич</t>
+  </si>
+  <si>
+    <t>ИГ-21-1</t>
+  </si>
+  <si>
+    <t>Дугаржапова Ирина Жаргаловна</t>
+  </si>
+  <si>
+    <t>Никитин Станислав Андреевич</t>
+  </si>
+  <si>
+    <t>Бахтин Илья Айварович</t>
+  </si>
+  <si>
+    <t>Рохманов Артём Игоревич</t>
   </si>
   <si>
     <t>ОД</t>
   </si>
   <si>
+    <t>Евдокимова Оксана Сергеевна</t>
+  </si>
+  <si>
+    <t>ЭВМб-22-1</t>
+  </si>
+  <si>
+    <t>Чечулина Татьяна Игоревна</t>
+  </si>
+  <si>
+    <t>ДИб-22-1</t>
+  </si>
+  <si>
+    <t>Новгородов Никита Александрович</t>
+  </si>
+  <si>
+    <t>Не назначена государственная академическая стипендия</t>
+  </si>
+  <si>
+    <t>Бакшеева Анастасия Александровна</t>
+  </si>
+  <si>
+    <t>Белик Наталия Юрьевна</t>
+  </si>
+  <si>
+    <t>УПКм-24-1</t>
+  </si>
+  <si>
+    <t>Милушкин Николай Евгеньевич</t>
+  </si>
+  <si>
+    <t>БРИКС</t>
+  </si>
+  <si>
+    <t>ЭПАб-22-1</t>
+  </si>
+  <si>
+    <t>Нет результатов промежуточной аттестации</t>
+  </si>
+  <si>
+    <t>Ушаков Степан Александрович</t>
+  </si>
+  <si>
+    <t>Чернуха Илья Сергеевич</t>
+  </si>
+  <si>
+    <t>Гаськова Анастасия Евгеньевна</t>
+  </si>
+  <si>
+    <t>ЮРУб-22-1</t>
+  </si>
+  <si>
     <t>СД</t>
   </si>
   <si>
-    <t xml:space="preserve"> 121.5</t>
-[...11 lines deleted...]
-    <t xml:space="preserve"> 31.5</t>
+    <t>Мельничук Дарья Сергеевна</t>
+  </si>
+  <si>
+    <t>ЭТЭКб-22-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 130.5</t>
+  </si>
+  <si>
+    <t>Выгузова Анастасия Александровна</t>
+  </si>
+  <si>
+    <t>ЭАПЭб-22-1</t>
+  </si>
+  <si>
+    <t>Бернгард Валерия Артемовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 103.5</t>
+  </si>
+  <si>
+    <t>Лапшина Алина Фёдоровна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 88.5</t>
+  </si>
+  <si>
+    <t>Попова Злата Олеговна</t>
+  </si>
+  <si>
+    <t>Захаров Павел Константинович</t>
+  </si>
+  <si>
+    <t>АСПм-24-1</t>
+  </si>
+  <si>
+    <t>Скоробогатько Степан Михайлович</t>
+  </si>
+  <si>
+    <t>НМб-22-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 63.5</t>
+  </si>
+  <si>
+    <t>Зайцева Мария Петровна</t>
+  </si>
+  <si>
+    <t>ГРб-21-1</t>
+  </si>
+  <si>
+    <t>Тузов Егор Владимирович</t>
+  </si>
+  <si>
+    <t>Коренев Никита Андреевич</t>
+  </si>
+  <si>
+    <t>Каминский Иван Дмитриевич</t>
+  </si>
+  <si>
+    <t>Костылева Татьяна Алексеевна</t>
+  </si>
+  <si>
+    <t>Большедворская Дарья Андреевна</t>
+  </si>
+  <si>
+    <t>Байтурсынов Арсений Борисович</t>
+  </si>
+  <si>
+    <t>Алимасова Анастасия Григорьевна</t>
+  </si>
+  <si>
+    <t>Логинова Карина Алексеевна</t>
+  </si>
+  <si>
+    <t>Вишняков Дмитрий Алексеевич</t>
+  </si>
+  <si>
+    <t>ЭСб-22-1</t>
+  </si>
+  <si>
+    <t>Гриценко Григорий Евгеньевич</t>
+  </si>
+  <si>
+    <t>СДМ-21-1</t>
+  </si>
+  <si>
+    <t>Ощепков Вячеслав Александрович</t>
+  </si>
+  <si>
+    <t>Луган Николай Максимович</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 19.5</t>
+  </si>
+  <si>
+    <t>Адаховская Валерия Евгеньевна</t>
   </si>
   <si>
     <t>УД</t>
   </si>
   <si>
-    <t>Сугаченко Мария Михайловна</t>
-[...1069 lines deleted...]
-  <si>
     <t>Сахарова Анастасия Игоревна</t>
   </si>
   <si>
+    <t>Климчик Егор Евгеньевич</t>
+  </si>
+  <si>
+    <t>Севастьянова Анастасия Алексеевна</t>
+  </si>
+  <si>
+    <t>Широкова Дарья Игоревна</t>
+  </si>
+  <si>
+    <t>Семенцов Даниил Викторович</t>
+  </si>
+  <si>
+    <t>АСУб-22-2</t>
+  </si>
+  <si>
     <t>Илюшенко Полина Константиновна</t>
   </si>
   <si>
-    <t>Кицул Алёна Александровна</t>
-[...32 lines deleted...]
-    <t>Астраханцева Валерия Викторовна</t>
+    <t>Соломинов Данзан Арсаланович</t>
+  </si>
+  <si>
+    <t>БТб-22-1</t>
+  </si>
+  <si>
+    <t>Медведев Максим Михайлович</t>
+  </si>
+  <si>
+    <t>Андреев Петр Александрович</t>
+  </si>
+  <si>
+    <t>Борисова Ольга Дмитриевна</t>
+  </si>
+  <si>
+    <t>ЖРб-22-2</t>
+  </si>
+  <si>
+    <t>Митина Кристина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Ликуха Юлия Михайловна</t>
+  </si>
+  <si>
+    <t>Копылова Надежда Михайловна</t>
+  </si>
+  <si>
+    <t>Романова Анна Алексеевна</t>
+  </si>
+  <si>
+    <t>Селезнева Екатерина Сергеевна</t>
+  </si>
+  <si>
+    <t>Поляков Ярослав Александрович</t>
+  </si>
+  <si>
+    <t>Бурдуковская Ольга Максимовна</t>
+  </si>
+  <si>
+    <t>Долгарев Дмитрий Сергеевич</t>
+  </si>
+  <si>
+    <t>Запруто Евгений Алексеевич</t>
+  </si>
+  <si>
+    <t>Гуруева Наталья Олеговна</t>
+  </si>
+  <si>
+    <t>Хамидуллина Василиса Александровна</t>
+  </si>
+  <si>
+    <t>Бронников Иван Артемович</t>
+  </si>
+  <si>
+    <t>Будаева Анастасия Сергеевна</t>
+  </si>
+  <si>
+    <t>Зарубина Яна Евгеньевна</t>
+  </si>
+  <si>
+    <t>УОБТб-22-2</t>
+  </si>
+  <si>
+    <t>Зуев Захар Сергеевич</t>
+  </si>
+  <si>
+    <t>Корякина Алёна Владимировна</t>
+  </si>
+  <si>
+    <t>Непомнящих Мария Андреевна</t>
+  </si>
+  <si>
+    <t>Слепцова Полина Викторовна</t>
+  </si>
+  <si>
+    <t>Тарбеев Даниил Иванович</t>
+  </si>
+  <si>
+    <t>Ткачёв Степан Алексеевич</t>
+  </si>
+  <si>
+    <t>Жарникова Ирина Николаевна</t>
+  </si>
+  <si>
+    <t>Коваль Александр Сергеевич</t>
   </si>
   <si>
     <t>Куклина Мария Константиновна</t>
   </si>
   <si>
-    <t>Чудновская Дарья Александровна</t>
-[...1028 lines deleted...]
-    <t>Не назначена государственная академическая стипендия</t>
+    <t>Клейменов Александр Алексеевич</t>
+  </si>
+  <si>
+    <t>Перечень обучающихся ФГБОУ ВО «ИРНИТУ», представленных к назначению повышенной государственной академической стипендии по итогам рейтинга № 31 с 01.04.2026г. по 28.06.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
-    <font>
-[...12 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Хороший" xfId="1" builtinId="26"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2689,22542 +1033,2997 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H471"/>
+  <dimension ref="A1:G127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N228" sqref="N228"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" customWidth="1"/>
-    <col min="4" max="4" width="44.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="39.85546875" customWidth="1"/>
+    <col min="4" max="4" width="42.28515625" customWidth="1"/>
+    <col min="5" max="5" width="14.5703125" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" customWidth="1"/>
+    <col min="7" max="7" width="43" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="2" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+    </row>
+    <row r="2" spans="1:7" ht="63" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="2" t="s">
+      <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C3" s="4" t="s">
+    <row r="3" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="3">
+        <v>420</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="3">
+        <v>387</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="3">
+        <v>338</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="3">
+        <v>319</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="3">
+        <v>309</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D4" s="5" t="s">
+      <c r="G7" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3">
+        <v>288</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D5" s="5" t="s">
+      <c r="E8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3">
+        <v>281</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D6" s="5" t="s">
+      <c r="E9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="E6" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D7" s="5" t="s">
+      <c r="G9" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="3">
+        <v>267</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="E7" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D8" s="5" t="s">
+      <c r="E10" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D9" s="5" t="s">
+      <c r="F10" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="E9" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D10" s="5" t="s">
+      <c r="G10" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="3">
+        <v>253</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D11" s="5" t="s">
+      <c r="E11" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="E11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="6" t="s">
-        <v>728</v>
-[...15 lines deleted...]
-      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="3">
+        <v>247</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="E12" s="4" t="s">
-[...3 lines deleted...]
-        <v>502</v>
+      <c r="E12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>728</v>
-[...15 lines deleted...]
-      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="3">
+        <v>246</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="3">
+        <v>237</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="3">
+        <v>228</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="E13" s="4" t="s">
-[...48 lines deleted...]
-      <c r="D15" s="5" t="s">
+      <c r="G15" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="3">
+        <v>218</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="3">
+        <v>183</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="3">
+        <v>169</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="3">
+        <v>149</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="3">
+        <v>2</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="3">
+        <v>170</v>
+      </c>
+      <c r="C21" s="3">
+        <v>2</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="3">
+        <v>105</v>
+      </c>
+      <c r="C22" s="3">
+        <v>1</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="3">
+        <v>105</v>
+      </c>
+      <c r="C23" s="3">
+        <v>2</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="3">
+        <v>100</v>
+      </c>
+      <c r="C24" s="3">
+        <v>2</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="3">
+        <v>82</v>
+      </c>
+      <c r="C25" s="3">
+        <v>3</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="3">
+        <v>3</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" s="3">
+        <v>72</v>
+      </c>
+      <c r="C27" s="3">
+        <v>2</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="3">
+        <v>69</v>
+      </c>
+      <c r="C28" s="3">
+        <v>3</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="3">
+        <v>64</v>
+      </c>
+      <c r="C29" s="3">
+        <v>2</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="3">
+        <v>58</v>
+      </c>
+      <c r="C30" s="3">
+        <v>3</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" s="3">
+        <v>56</v>
+      </c>
+      <c r="C31" s="3">
+        <v>3</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="3">
+        <v>50</v>
+      </c>
+      <c r="C32" s="3">
+        <v>3</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="3">
+        <v>50</v>
+      </c>
+      <c r="C33" s="3">
+        <v>3</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="3">
+        <v>47</v>
+      </c>
+      <c r="C34" s="3">
+        <v>3</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="3">
+        <v>40</v>
+      </c>
+      <c r="C35" s="3">
+        <v>3</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="3">
+        <v>40</v>
+      </c>
+      <c r="C36" s="3">
+        <v>3</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37" s="3">
+        <v>40</v>
+      </c>
+      <c r="C37" s="3">
+        <v>3</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38" s="3">
+        <v>39</v>
+      </c>
+      <c r="C38" s="3">
+        <v>3</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" s="3">
         <v>37</v>
       </c>
-      <c r="E15" s="4" t="s">
-[...74 lines deleted...]
-      <c r="D18" s="5" t="s">
+      <c r="C39" s="3">
+        <v>3</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B40" s="3">
+        <v>37</v>
+      </c>
+      <c r="C40" s="3">
+        <v>3</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="3">
+        <v>35</v>
+      </c>
+      <c r="C41" s="3">
+        <v>3</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" s="3">
+        <v>35</v>
+      </c>
+      <c r="C42" s="3">
+        <v>3</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="3">
+        <v>31</v>
+      </c>
+      <c r="C43" s="3">
+        <v>3</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="3">
+        <v>27</v>
+      </c>
+      <c r="C44" s="3">
+        <v>3</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="3">
+        <v>27</v>
+      </c>
+      <c r="C45" s="3">
+        <v>3</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="3">
+        <v>26</v>
+      </c>
+      <c r="C46" s="3">
+        <v>3</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B47" s="3">
+        <v>24</v>
+      </c>
+      <c r="C47" s="3">
+        <v>3</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="3">
+        <v>24</v>
+      </c>
+      <c r="C48" s="3">
+        <v>3</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3">
+        <v>23</v>
+      </c>
+      <c r="C49" s="3">
+        <v>3</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" s="3">
+        <v>22</v>
+      </c>
+      <c r="C50" s="3">
+        <v>3</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="3">
+        <v>21</v>
+      </c>
+      <c r="C51" s="3">
+        <v>3</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B52" s="3">
+        <v>21</v>
+      </c>
+      <c r="C52" s="3">
+        <v>3</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B53" s="3">
+        <v>21</v>
+      </c>
+      <c r="C53" s="3">
+        <v>3</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B54" s="3">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3">
+        <v>3</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B55" s="3">
+        <v>18</v>
+      </c>
+      <c r="C55" s="3">
+        <v>3</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" s="3">
+        <v>16</v>
+      </c>
+      <c r="C56" s="3">
+        <v>3</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B57" s="3">
+        <v>16</v>
+      </c>
+      <c r="C57" s="3">
+        <v>3</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B58" s="3">
+        <v>202</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B59" s="3">
+        <v>188</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B60" s="3">
+        <v>181</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" s="3">
+        <v>152</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B62" s="3">
+        <v>133</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B63" s="3">
+        <v>130</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B64" s="3">
+        <v>130</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G64" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B65" s="3">
+        <v>103</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B66" s="3">
+        <v>87</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B67" s="3">
+        <v>167</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B69" s="3">
+        <v>127</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B72" s="3">
+        <v>82</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G72" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B73" s="3">
+        <v>66</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B75" s="3">
+        <v>59</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B76" s="3">
+        <v>58</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G76" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B77" s="3">
+        <v>56</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="7" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B78" s="3">
+        <v>54</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="G78" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B79" s="3">
+        <v>53</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B80" s="3">
+        <v>44</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G80" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B81" s="3">
+        <v>43</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B82" s="3">
+        <v>42</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G82" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B83" s="3">
+        <v>41</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B84" s="3">
         <v>40</v>
       </c>
-      <c r="E18" s="4" t="s">
-[...48 lines deleted...]
-      <c r="D20" s="5" t="s">
+      <c r="C84" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B85" s="3">
+        <v>27</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B86" s="3">
+        <v>24</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G86" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B88" s="3">
+        <v>124</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G88" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B89" s="3">
+        <v>90</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G89" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B90" s="3">
+        <v>86</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G90" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B91" s="3">
+        <v>86</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G91" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B92" s="3">
+        <v>78</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G92" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B93" s="3">
+        <v>75</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B94" s="3">
+        <v>73</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G94" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B95" s="3">
+        <v>73</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="G95" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B96" s="3">
+        <v>68</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G96" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B97" s="3">
+        <v>65</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B98" s="3">
+        <v>62</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G98" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B99" s="3">
+        <v>54</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B100" s="3">
+        <v>54</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G100" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B101" s="3">
+        <v>53</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B102" s="3">
+        <v>52</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G102" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B103" s="3">
+        <v>52</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B104" s="3">
+        <v>52</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G104" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B105" s="3">
+        <v>50</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B106" s="3">
+        <v>49</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G106" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B107" s="3">
+        <v>47</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B108" s="3">
+        <v>47</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G108" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B109" s="3">
+        <v>43</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B110" s="3">
+        <v>43</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G110" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B111" s="3">
+        <v>43</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B112" s="3">
         <v>42</v>
       </c>
-      <c r="E20" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D21" s="5" t="s">
+      <c r="C112" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G112" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A113" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B113" s="3">
+        <v>40</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A114" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B114" s="3">
+        <v>40</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A115" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B115" s="3">
+        <v>40</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B116" s="3">
+        <v>40</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="G116" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A117" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B117" s="3">
+        <v>40</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A118" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B118" s="3">
+        <v>40</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G118" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B119" s="3">
+        <v>40</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B120" s="3">
+        <v>40</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G120" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B121" s="3">
+        <v>40</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B122" s="3">
+        <v>40</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G122" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B123" s="3">
+        <v>40</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A124" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B124" s="3">
+        <v>35</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A125" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B125" s="3">
+        <v>35</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F125" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="E21" s="4" t="s">
-[...776 lines deleted...]
-      <c r="D51" s="5" t="s">
+      <c r="G125" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A126" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B126" s="3">
+        <v>35</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G126" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A127" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B127" s="3">
+        <v>30</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F127" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="E51" s="4" t="s">
-[...1980 lines deleted...]
-      </c>
       <c r="G127" s="6" t="s">
-        <v>732</v>
-[...8946 lines deleted...]
-        <v>715</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:H1"/>
-[...10204 lines deleted...]
-    <mergeCell ref="K6:O6"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
-[...9 lines deleted...]
-      <vt:lpstr>ИЭ</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>