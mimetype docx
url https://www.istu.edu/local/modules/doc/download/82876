--- v0 (2026-08-01)
+++ v1 (2026-08-29)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="006F5C0A" w:rsidRPr="00852F12" w:rsidRDefault="006F5C0A" w:rsidP="006F5C0A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Источник финансирования</w:t>
       </w:r>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">:                                                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00852F12">
@@ -817,67 +818,57 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F5C0A" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>СПОСОБ  ОТРАЖЕНИЯ</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">СПОСОБ  ОТРАЖЕНИЯ </w:t>
       </w:r>
       <w:r w:rsidR="00EB6BCB" w:rsidRPr="00852F12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>-109-2.5.04.00.001</w:t>
       </w:r>
       <w:r w:rsidR="006F5C0A" w:rsidRPr="00852F12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006F5C0A" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
@@ -979,253 +970,209 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">ОБ ОКАЗАНИИ УСЛУГ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F5C0A" w:rsidRPr="00852F12" w:rsidRDefault="006F5C0A" w:rsidP="006F5C0A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">г. Иркутск                                                                                                            </w:t>
-[...15 lines deleted...]
-        <w:t>____» ____________20____г.</w:t>
+        <w:t>г. Иркутск                                                                                                               «____» ____________20____г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F5C0A" w:rsidRPr="00852F12" w:rsidRDefault="006F5C0A" w:rsidP="006F5C0A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="7020" w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (дата регистрации)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F5C0A" w:rsidRPr="00852F12" w:rsidRDefault="006F5C0A" w:rsidP="00341B76">
+    <w:p w:rsidR="006F5C0A" w:rsidRPr="00852F12" w:rsidRDefault="006F5C0A" w:rsidP="00F000DA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Федеральное государственное бюджетное образовательное учреждение высшего образования «</w:t>
       </w:r>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Иркутский национальный исследовательский технический университет» (ИРНИТУ),</w:t>
       </w:r>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> именуемый в дальнейшем </w:t>
       </w:r>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Университет или Заказчик</w:t>
       </w:r>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">, в лице </w:t>
       </w:r>
       <w:r w:rsidR="009E2417" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">проректора по учебной работе Смирнова Владимира Владимировича, действующего на основании доверенности № </w:t>
+        <w:t xml:space="preserve">проректора по учебной работе Смирнова Владимира Владимировича, действующего на основании </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA24A6">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>приказа         № 609-О</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00F000DA">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 07.08.2026</w:t>
       </w:r>
       <w:r w:rsidR="009E2417" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с одной стороны</w:t>
+      </w:r>
+      <w:r w:rsidR="00945C38" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>, и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97985" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00341B76" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00F000DA">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>32/</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EC1145" w:rsidRPr="00852F12">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F000DA">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>92</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0046150B" w:rsidRPr="00852F12">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F000DA">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...85 lines deleted...]
-        <w:t>___</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F5C0A" w:rsidRPr="00852F12" w:rsidRDefault="006F5C0A" w:rsidP="005E078C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">(фамилия, имя, отчеств полностью, (ученая степень, ученое звание, </w:t>
       </w:r>
@@ -1576,75 +1523,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                  </w:t>
       </w:r>
       <w:r w:rsidR="005E078C" w:rsidRPr="00852F12">
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00945C38" w:rsidRPr="00852F12">
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">дата)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">                           (дата)</w:t>
+        <w:t xml:space="preserve">                            (дата)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002F5012" w:rsidRPr="00852F12" w:rsidRDefault="002F5012" w:rsidP="002F5012">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00DC4210" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1862,171 +1799,173 @@
         </w:rPr>
         <w:t>цене за</w:t>
       </w:r>
       <w:r w:rsidR="006F5C0A" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> один академический час, установленной приказом ректора </w:t>
       </w:r>
       <w:r w:rsidR="001F17D4" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F17D4" w:rsidRPr="00852F12">
         <w:rPr>
           <w:rStyle w:val="FontStyle35"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1145" w:rsidRPr="00852F12">
+      <w:r w:rsidR="00F000DA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>«28» августа 2025 г. № 54/5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F17D4" w:rsidRPr="00852F12">
+        <w:t>«25» августа 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1145" w:rsidRPr="00852F12">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>-опл  «Об установлении стоимости почасовой оплаты труда»</w:t>
-[...43 lines deleted...]
-      <w:r w:rsidR="00C97985" w:rsidRPr="00852F12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F000DA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:t>г. № 19/6</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17D4" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>-опл  «Об установлении стоимости почасовой оплаты труда»</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5C0A" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>, путем перевода на счет № ________________________________________ в отделении</w:t>
+      </w:r>
+      <w:r w:rsidR="005E078C" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A009D6" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E078C" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5C0A" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> банка ____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97985" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97985" w:rsidRPr="00852F12">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007811AF" w:rsidRPr="00852F12">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>не позднее</w:t>
       </w:r>
       <w:r w:rsidR="00C97985" w:rsidRPr="00852F12">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> 90 календарных дней с момента подписания акта </w:t>
       </w:r>
       <w:r w:rsidR="00C97985" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>выполненных работ</w:t>
       </w:r>
       <w:r w:rsidR="006F5C0A" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00852F12" w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Услуги считаются принятыми после подписания Сторонами Акта сдачи-приемки оказанных услуг. Заказчик подписывает Акт в течение 30 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> с момента его получения или направляет мотивированный отказ.</w:t>
+        <w:t xml:space="preserve"> Услуги считаются принятыми после подписания Сторонами Акта сдачи-приемки оказанных услуг. Заказчик подписывает Акт в течение 30 рабочих  дней с момента его получения или направляет мотивированный отказ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00852F12" w:rsidRPr="00852F12" w:rsidRDefault="00852F12" w:rsidP="00852F12">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852F12">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">     6.Заказчик обязуется удержать подоходный налог с сумм, выплачиваемых Исполнителю в соответствии с требованиями законодательства Российской Федерации. Заказчик начисляет и уплачивает страховые взносы на сумму вознаграждения в соответствии с законодательством РФ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F5C0A" w:rsidRPr="00852F12" w:rsidRDefault="002F5012" w:rsidP="00AB0E3C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -3097,50 +3036,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00041622" w:rsidRPr="00041622" w:rsidRDefault="00041622" w:rsidP="00041622">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="317" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">СОГЛАСИЕ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00041622" w:rsidRPr="00041622" w:rsidRDefault="00041622" w:rsidP="00041622">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:line="317" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>работника на обработку персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00041622" w:rsidRPr="00041622" w:rsidRDefault="00041622" w:rsidP="00041622">
@@ -3243,76 +3183,59 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:line="322" w:lineRule="exact"/>
         <w:ind w:right="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">паспорт серия __________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>№ ___________</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">№ ____________  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>выдан</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ________________</w:t>
+        <w:t>выдан ________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,                            </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00041622" w:rsidRPr="00041622" w:rsidRDefault="00041622" w:rsidP="00041622">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:line="322" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4418,88 +4341,83 @@
       </w:r>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                  (подпись) </w:t>
       </w:r>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00041622">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                       </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00300E0A" w:rsidRPr="00931DDC" w:rsidRDefault="00300E0A" w:rsidP="00300E0A">
+        <w:t xml:space="preserve">                          (расшифровка подписи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F000DA" w:rsidRDefault="00F000DA" w:rsidP="00300E0A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="317" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00300E0A" w:rsidRPr="00931DDC" w:rsidRDefault="00300E0A" w:rsidP="00300E0A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="317" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00931DDC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">СОГЛАСИЕ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00300E0A" w:rsidRPr="00931DDC" w:rsidRDefault="00300E0A" w:rsidP="00300E0A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931DDC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>работника на распространение персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00300E0A" w:rsidRPr="00931DDC" w:rsidRDefault="00300E0A" w:rsidP="00300E0A">
@@ -4618,76 +4536,59 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:line="322" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931DDC">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">паспорт серия __________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00931DDC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>№ ___________</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">№ ____________  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00931DDC">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>выдан</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ___________</w:t>
+        <w:t>выдан ___________</w:t>
       </w:r>
       <w:r w:rsidRPr="00931DDC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00300E0A" w:rsidRPr="00931DDC" w:rsidRDefault="00300E0A" w:rsidP="00300E0A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931DDC">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5881,107 +5782,106 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> (расшифровка подписи)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004652BD" w:rsidRPr="00931DDC" w:rsidRDefault="004652BD" w:rsidP="00323DE6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004652BD" w:rsidRPr="00931DDC" w:rsidSect="00693343">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="284" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0D7E566B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3438CB8A"/>
     <w:lvl w:ilvl="0" w:tplc="513CD4A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6050,51 +5950,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="263E4504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA9ECAD0"/>
     <w:lvl w:ilvl="0" w:tplc="25965A66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6163,51 +6063,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="3FD3419B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7EDAD1B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="360"/>
@@ -6279,71 +6179,71 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3855" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="63E516CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B02AC692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="72127327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1B2A0FE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6434,51 +6334,51 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F3251"/>
     <w:rsid w:val="00005273"/>
     <w:rsid w:val="000320FA"/>
     <w:rsid w:val="00041622"/>
     <w:rsid w:val="000B4411"/>
     <w:rsid w:val="00103206"/>
     <w:rsid w:val="00121839"/>
     <w:rsid w:val="00144B09"/>
     <w:rsid w:val="001539AD"/>
     <w:rsid w:val="001668DD"/>
     <w:rsid w:val="00193853"/>
     <w:rsid w:val="001B7235"/>
     <w:rsid w:val="001C5660"/>
     <w:rsid w:val="001F17D4"/>
@@ -6507,491 +6407,713 @@
     <w:rsid w:val="00580CF0"/>
     <w:rsid w:val="005C2659"/>
     <w:rsid w:val="005E078C"/>
     <w:rsid w:val="006025A5"/>
     <w:rsid w:val="00620CB3"/>
     <w:rsid w:val="00665DCA"/>
     <w:rsid w:val="00675490"/>
     <w:rsid w:val="00693343"/>
     <w:rsid w:val="006B65B5"/>
     <w:rsid w:val="006C0589"/>
     <w:rsid w:val="006F5C0A"/>
     <w:rsid w:val="00761B72"/>
     <w:rsid w:val="007811AF"/>
     <w:rsid w:val="00852F12"/>
     <w:rsid w:val="0088288B"/>
     <w:rsid w:val="008D2F28"/>
     <w:rsid w:val="00900427"/>
     <w:rsid w:val="0092794D"/>
     <w:rsid w:val="00930827"/>
     <w:rsid w:val="00931DDC"/>
     <w:rsid w:val="00945C38"/>
     <w:rsid w:val="009772FD"/>
     <w:rsid w:val="009A046B"/>
     <w:rsid w:val="009D5B97"/>
     <w:rsid w:val="009E2417"/>
+    <w:rsid w:val="009E28C7"/>
     <w:rsid w:val="009F0411"/>
     <w:rsid w:val="00A009D6"/>
     <w:rsid w:val="00A209CE"/>
     <w:rsid w:val="00A42668"/>
     <w:rsid w:val="00A63AC7"/>
     <w:rsid w:val="00AB0E3C"/>
     <w:rsid w:val="00AF6E2E"/>
     <w:rsid w:val="00B606EE"/>
     <w:rsid w:val="00B84690"/>
     <w:rsid w:val="00BE404A"/>
     <w:rsid w:val="00C30396"/>
     <w:rsid w:val="00C51B04"/>
     <w:rsid w:val="00C97985"/>
+    <w:rsid w:val="00CA24A6"/>
     <w:rsid w:val="00CF0EE3"/>
     <w:rsid w:val="00D36086"/>
     <w:rsid w:val="00DC4210"/>
     <w:rsid w:val="00E71ADB"/>
     <w:rsid w:val="00EB45B0"/>
     <w:rsid w:val="00EB6BCB"/>
     <w:rsid w:val="00EC1145"/>
+    <w:rsid w:val="00F000DA"/>
     <w:rsid w:val="00F71B6B"/>
     <w:rsid w:val="00F92228"/>
     <w:rsid w:val="00FF6A50"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{FAD6C22C-0C25-45C4-9E6A-814D4F768CF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="0"/>
+    <w:lsdException w:name="footer" w:uiPriority="0"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:uiPriority="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004652BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:pPr>
+      <w:ind w:firstLine="540"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:pPr>
+      <w:ind w:left="540"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F5C0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ae">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00620CB3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle35">
+    <w:name w:val="Font Style35"/>
+    <w:rsid w:val="001F17D4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004652BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004652BD"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="0"/>
+    <w:lsdException w:name="footer" w:uiPriority="0"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:uiPriority="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F5C0A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004652BD"/>
     <w:pPr>
       <w:keepNext/>
@@ -7236,87 +7358,87 @@
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004652BD"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="316306242">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="748576691">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7530,76 +7652,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>3</Pages>
   <Words>1848</Words>
-  <Characters>10537</Characters>
+  <Characters>10536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12361</CharactersWithSpaces>
+  <CharactersWithSpaces>12360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Гуруленко Татьяна Юрьевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>