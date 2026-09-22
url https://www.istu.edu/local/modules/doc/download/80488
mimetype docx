--- v0 (2025-10-20)
+++ v1 (2026-09-22)
@@ -1,549 +1,760 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="004B7C7F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
-[...2 lines deleted...]
-        <w:spacing w:before="634" w:line="317" w:lineRule="exact"/>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="004B7C7F" w:rsidRDefault="00F7151F" w:rsidP="00741701">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="317" w:lineRule="exact"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">СОГЛАСИЕ </w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:line="317" w:lineRule="exact"/>
+        <w:t>СОГЛАСИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F5187" w:rsidRDefault="001F5187" w:rsidP="00FC7040">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>учащегося профильного класса</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F7151F" w:rsidRPr="004B7C7F">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на обработку персональных данных</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRPr="009F7C2F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+        <w:t xml:space="preserve">родителя/законного представителя </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7151F" w:rsidRPr="004B7C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>на обработку персональных данных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="004B7C7F" w:rsidRDefault="00580EF6" w:rsidP="00FC7040">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>учащегося профильного класса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="009F7C2F" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:before="346"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Я,</w:t>
       </w:r>
+      <w:r w:rsidR="005B783F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005B783F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005B783F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="005B783F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B783F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:softHyphen/>
-      </w:r>
-[...317 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00C32FFB" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:ind w:right="284"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Ф.И.О.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00A2033A" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:ind w:right="283"/>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2033A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>зарегистрированный(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A2033A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ая</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A2033A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) по адресу</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C32FFB" w:rsidRDefault="00C32FFB" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="9071"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="9071"/>
+          <w:tab w:val="left" w:pos="9354"/>
+        </w:tabs>
+        <w:spacing w:line="322" w:lineRule="exact"/>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">паспорт серия __________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ ___________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>выдан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00C32FFB" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="9071"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (дата)                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9071"/>
+          <w:tab w:val="left" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:line="322" w:lineRule="exact"/>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075474B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00C32FFB" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="9071"/>
+          <w:tab w:val="left" w:pos="9639"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>наименование органа, выдавшего документ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>именуемый в дальнейшем Субъект, во исполнение тр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ебований Федерального закона «О </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>персональных данных» № 152-ФЗ от 27.07.200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 г. даю добровольное согласие </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Федеральному государственному бюджетному образовательному учреждению высшего образования «Иркутский национальный исследовательский технический университет» (ФГБОУ ВО </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ИРНИТУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), зарегистрированному по адресу: 664074, г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Иркутск, ул. Лермонтова, д.83</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, на обработку</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB" w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>своих</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> персональных данных</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB" w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>своего подопечного(ой)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C32FFB" w:rsidRPr="00C32FFB" w:rsidRDefault="00C32FFB" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00C32FFB" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ф.И.О. подопечного(ой))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00A2033A" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>зарегистрированн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2033A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) по адресу</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00C32FFB" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:line="322" w:lineRule="exact"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0075474B">
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+        <w:t>__________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:line="322" w:lineRule="exact"/>
-        <w:ind w:right="284"/>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">паспорт серия __________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№ ___________</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
@@ -559,675 +770,274 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>выдан</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00C32FFB" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:ind w:right="284"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (дата)                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:line="322" w:lineRule="exact"/>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075474B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00470969" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00C32FFB" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="9639"/>
         </w:tabs>
-        <w:ind w:right="284"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00470969">
+      <w:r w:rsidRPr="00C32FFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>наименование органа, выдавшего документ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00470969">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>именуемый в дальнейшем Субъект, во исполнение тр</w:t>
-[...420 lines deleted...]
-        </w:rPr>
         <w:t>на следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="009E4B86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="706"/>
-          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Субъект дает согласие на обработку ФГБОУ ВО </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ИРНИТУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>своих персональных данных, то есть совершение, в том числе, следующих действий: сбор, запись, систематизацию, накопление, хранение, уточнение (обновление, изменение), извлечение, использование, передачу (распространение, предоставление, доступ</w:t>
+        <w:t>своих персональных данных</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и персональных данных своего подопечного</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, то есть совершение, в том числе, следующих действий: сбор, запись, систематизацию, накопление, хранение, уточнение (обновление, изменение), извлечение, использование, передачу (распространение, предоставление, доступ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>), обезличивание, блокирование</w:t>
       </w:r>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, уничтожение персональных данных, при этом общее описание вышеуказанных способов обработки данных приведено в ФЗ №</w:t>
       </w:r>
       <w:r w:rsidR="00A9017B" w:rsidRPr="00A9017B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>152 от 27.07.2006 г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00765DFF" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="00580EF6" w:rsidRDefault="00F7151F" w:rsidP="00580EF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="706"/>
-          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ФГБОУ ВО </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1251,941 +1061,1250 @@
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>целью:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00052FDD" w:rsidRDefault="001E52F6" w:rsidP="00F7151F">
+    <w:p w:rsidR="00580EF6" w:rsidRPr="00580EF6" w:rsidRDefault="00580EF6" w:rsidP="00580EF6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="706"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00580EF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>– обеспечения права на образование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C32FFB" w:rsidRDefault="00580EF6" w:rsidP="009E4B86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">информирования о мероприятиях, проводимых для школьников: профориентационных, интеллектуальных состязаниях (олимпиады, конкурсы), подготовительных курсах и обучение в профильных классах, дни открытых дверей посредством телефонной связи, с использованием информационно-телекоммуникационной сети «Интернет»; </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00052FDD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+        <w:t>обучения в профильном классе</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в центре профессиональной ориентации и довузовской подготовки управления по работе с абитуриентами Иркутского национального исследовательского технического университета; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="009E4B86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052FDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>обеспечения права на образование;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00052FDD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+        <w:t>взаимодействия с федеральными органами (правоохранительные органы, налоговые инспекции, органы прокураторы и ФСБ и другие);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD3477" w:rsidRPr="00247F28" w:rsidRDefault="00DD3477" w:rsidP="009E4B86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052FDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00052FDD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+      <w:r w:rsidRPr="00247F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>информирования о мероприятиях, проводимых для школьников: профориентационных, интеллектуальных состязаниях (олимпиады, конкурсы), по</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дготовительных курсах и обучения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в профиль</w:t>
+      </w:r>
+      <w:r w:rsidR="00247F28" w:rsidRPr="00247F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ных классах, дни открытых дверей</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, конференциях</w:t>
+      </w:r>
+      <w:r w:rsidR="00247F28" w:rsidRPr="00247F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посредством телефонной связи, с использованием информационно-телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00247F28" w:rsidRDefault="00247F28" w:rsidP="009E4B86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052FDD">
-[...36 lines deleted...]
-        <w:r w:rsidRPr="001E52F6">
+      <w:r w:rsidRPr="00247F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>публикации фото/видео материалов</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о мероприятиях</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на официальном сайте ИРНИТУ (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00247F28">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.istu.edu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001E52F6">
-[...16 lines deleted...]
-    <w:p w:rsidR="001E52F6" w:rsidRDefault="001E52F6" w:rsidP="00F7151F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) и социальных сетях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00247F28" w:rsidRDefault="00247F28" w:rsidP="009E4B86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>публикации результатов интеллектуальной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B61E7A" w:rsidRDefault="00B61E7A" w:rsidP="00F7151F">
+    <w:p w:rsidR="00580EF6" w:rsidRDefault="00580EF6" w:rsidP="009E4B86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>выдачи документов, подтверждающих участие;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00052FDD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    </w:p>
+    <w:p w:rsidR="00580EF6" w:rsidRPr="00247F28" w:rsidRDefault="00580EF6" w:rsidP="009E4B86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00052FDD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00052FDD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00052FDD" w:rsidRDefault="00F7151F" w:rsidP="009E4B86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052FDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>архивного хранения сроком, регламентированным законом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="009E4B86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="706"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Перечень персональных данных</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> родителей/законных представителей и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5E88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>слушателей курсов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, обрабатываемых ФГБОУ ВО </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ИРНИТУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>как с использованием автоматизированных средств обработки персональных данных обучающегося, так и без использования средств автоматизации:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-567" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5070"/>
+        <w:gridCol w:w="4786"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A372A2" w:rsidTr="009E4B86">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A372A2" w:rsidRPr="005D2221" w:rsidRDefault="00A372A2" w:rsidP="00A372A2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="706"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>родитель/законный представитель:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FC7040" w:rsidRDefault="005D2221" w:rsidP="00A372A2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="706"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>- ф</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7040">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>амилия, имя, отчество;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FC7040" w:rsidRDefault="00FC7040" w:rsidP="005D2221">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="706"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="005D2221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>паспортные данные</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2221" w:rsidRPr="005D2221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D2221" w:rsidRPr="005D2221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>серия и номер документа, дата выдачи, наименование выдавшего органа, код подразделения, адрес регистрации по месту жительства</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D2221" w:rsidRPr="005D2221" w:rsidRDefault="005D2221" w:rsidP="005D2221">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3"/>
+              </w:tabs>
+              <w:ind w:left="-567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005D2221" w:rsidRDefault="005D2221" w:rsidP="005D2221">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="706"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A372A2" w:rsidRPr="005D2221" w:rsidRDefault="00A372A2" w:rsidP="005D2221">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="179"/>
+              </w:tabs>
+              <w:ind w:left="179"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>слушатель курсов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A372A2" w:rsidRPr="00052FDD" w:rsidRDefault="005D2221" w:rsidP="005D2221">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="463"/>
+              </w:tabs>
+              <w:ind w:left="179"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00A372A2" w:rsidRPr="00052FDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A372A2" w:rsidRDefault="005D2221" w:rsidP="005D2221">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="463"/>
+              </w:tabs>
+              <w:ind w:left="179"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00A372A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>класс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A372A2" w:rsidRPr="00052FDD" w:rsidRDefault="005D2221" w:rsidP="005D2221">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="463"/>
+              </w:tabs>
+              <w:ind w:left="179"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- образовательное учреждение (школа)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A372A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A372A2" w:rsidRPr="00052FDD" w:rsidRDefault="005D2221" w:rsidP="005D2221">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="463"/>
+              </w:tabs>
+              <w:ind w:left="179"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00A372A2" w:rsidRPr="00052FDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>номер контактного телефона;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D2221" w:rsidRPr="00580EF6" w:rsidRDefault="005D2221" w:rsidP="00580EF6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="463"/>
+              </w:tabs>
+              <w:ind w:left="179"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00A372A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>адрес электронной почты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00580EF6" w:rsidRDefault="00580EF6" w:rsidP="005D2221">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="463"/>
+              </w:tabs>
+              <w:ind w:left="179"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- дата рождения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00580EF6" w:rsidRDefault="00580EF6" w:rsidP="005D2221">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="463"/>
+              </w:tabs>
+              <w:ind w:left="179"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- успеваемость, в том числе результаты промежуточной и итоговой аттестации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D2221" w:rsidRPr="005D2221" w:rsidRDefault="005D2221" w:rsidP="005D2221">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="463"/>
+                <w:tab w:val="left" w:pos="706"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:left="179"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>- паспортные данные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2221">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>серия и номер документа, дата выдачи, наименование выдавшего органа, код подразделения, адрес регистрации по месту жительства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A372A2" w:rsidRDefault="00A372A2" w:rsidP="005D2221">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="179"/>
+                <w:tab w:val="left" w:pos="706"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A372A2" w:rsidRDefault="00A372A2" w:rsidP="00A372A2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="706"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00515EBD">
-[...341 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="005D2221">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="-284"/>
           <w:tab w:val="left" w:pos="706"/>
-          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Субъект персональных данных по письменному запросу имеет право на получение информации, касающейся обработки его персональных данных (в соответствии со ст. 14 ФЗ №</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+        <w:t>Субъект персональных данных по письменному запросу имеет право на получение информации, касающейся обработки его персональных данных (в соответствии со ст. 14 ФЗ №152 от 27.06.2006 г.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="005D2221">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="-284"/>
           <w:tab w:val="left" w:pos="706"/>
-          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Обработка персональных данных прекращается при достижении целей обработки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="00F7151F" w:rsidRDefault="00F7151F" w:rsidP="005D2221">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="-284"/>
           <w:tab w:val="left" w:pos="706"/>
-          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Субъект персональных данных несет ответственность за достоверность представленных сведений.</w:t>
       </w:r>
       <w:r w:rsidRPr="00885D72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D4AE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Предоставление подложных документов или заведомо ложных сведений о себе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>может повлечь неблагоприятные последствия.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="005D2221" w:rsidRPr="00515EBD" w:rsidRDefault="005D2221" w:rsidP="00580EF6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="-284"/>
+          <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="706"/>
-          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2221">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">огласие может быть отозвано путём направления письменного заявления по адресу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>664074 г.Иркутск, ул. Лермонтова, 83 (ФГБОУ ВО ИРНИТУ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2221">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо на адрес электронной почты </w:t>
+      </w:r>
+      <w:r w:rsidR="00580EF6" w:rsidRPr="00580EF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>proforientir@istu.edu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2221">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Последствия отзыва разъяснены и понятны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00DB5772" w:rsidRDefault="00F7151F" w:rsidP="00580EF6">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-284"/>
+          <w:tab w:val="left" w:pos="706"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Настоящее согласие действует на </w:t>
-[...19 lines deleted...]
-        <w:ind w:firstLine="709"/>
+        <w:t xml:space="preserve">Настоящее согласие действует на период </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5772">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>обучения субъекта, а также по истечению срока обучения в архивных целях на срок, предусмотренный законодательством РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="005D2221">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-284"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="004B14B0" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="00F7151F" w:rsidRPr="004B14B0" w:rsidRDefault="00F7151F" w:rsidP="005D2221">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B14B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">С </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E52F6">
-[...4 lines deleted...]
-        <w:t>Положением о персональных данных абитуриентов и обучающихся ФГБОУ</w:t>
+      <w:r w:rsidRPr="00DD3477">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Положением о персональных данных абитуриентов и обучающихся</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B14B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ВО </w:t>
+        <w:t xml:space="preserve">ФГБОУ ВО </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00515EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ИРНИТУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="004B14B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ознакомлен(а):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
-[...8 lines deleted...]
-    <w:p w:rsidR="00F7151F" w:rsidRPr="004B7C7F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="00F7151F" w:rsidRPr="00515EBD" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F7151F" w:rsidRPr="004B7C7F" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2599"/>
         </w:tabs>
-        <w:ind w:right="493" w:firstLine="284"/>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«___» </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2238,183 +2357,235 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7151F" w:rsidRPr="004B7C7F" w:rsidRDefault="00F7151F" w:rsidP="00F7151F">
+    <w:p w:rsidR="00F7151F" w:rsidRPr="004B7C7F" w:rsidRDefault="00F7151F" w:rsidP="00C32FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2599"/>
         </w:tabs>
-        <w:ind w:right="493" w:firstLine="284"/>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00A9017B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись) </w:t>
       </w:r>
       <w:r w:rsidR="00A9017B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A9017B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004B7C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (</w:t>
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00FB7474" w:rsidSect="00F7151F">
+        <w:t xml:space="preserve">  (расшифровка подписи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB7474" w:rsidRDefault="00FB7474" w:rsidP="00C32FFB">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00FB7474" w:rsidSect="009E4B86">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="284" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="0" w:right="850" w:bottom="284" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D40E37" w:rsidRDefault="00D40E37" w:rsidP="00FC7040">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D40E37" w:rsidRDefault="00D40E37" w:rsidP="00FC7040">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D40E37" w:rsidRDefault="00D40E37" w:rsidP="00FC7040">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D40E37" w:rsidRDefault="00D40E37" w:rsidP="00FC7040">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FC7040" w:rsidRDefault="00FC7040">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00FC7040" w:rsidRDefault="00FC7040">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D7E566B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3438CB8A"/>
     <w:lvl w:ilvl="0" w:tplc="513CD4A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2523,101 +2694,118 @@
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00062F23"/>
     <w:rsid w:val="00062F23"/>
-    <w:rsid w:val="000C7F78"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E52F6"/>
+    <w:rsid w:val="00113ADF"/>
+    <w:rsid w:val="001F5187"/>
+    <w:rsid w:val="00247F28"/>
     <w:rsid w:val="00402133"/>
+    <w:rsid w:val="00580EF6"/>
     <w:rsid w:val="005A3F52"/>
-    <w:rsid w:val="00654180"/>
+    <w:rsid w:val="005B783F"/>
+    <w:rsid w:val="005D2221"/>
     <w:rsid w:val="006A5E88"/>
     <w:rsid w:val="007406E2"/>
-    <w:rsid w:val="009C47C2"/>
+    <w:rsid w:val="00741701"/>
+    <w:rsid w:val="008A616F"/>
+    <w:rsid w:val="009E4B86"/>
+    <w:rsid w:val="00A372A2"/>
     <w:rsid w:val="00A9017B"/>
-    <w:rsid w:val="00B61E7A"/>
-    <w:rsid w:val="00BC25AD"/>
+    <w:rsid w:val="00C32FFB"/>
+    <w:rsid w:val="00D40E37"/>
+    <w:rsid w:val="00DB5772"/>
+    <w:rsid w:val="00DD3477"/>
+    <w:rsid w:val="00DF3BC3"/>
+    <w:rsid w:val="00F24E73"/>
     <w:rsid w:val="00F7151F"/>
     <w:rsid w:val="00FB7474"/>
+    <w:rsid w:val="00FC7040"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="74E7FFAF"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{165DA12B-662D-47FC-9948-2588F7E232F8}"/>
+  <w14:docId w14:val="13E95145"/>
+  <w15:docId w15:val="{52344AB8-2FF5-442C-99A6-43AB79F2E5BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2970,51 +3158,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F7151F"/>
+    <w:rsid w:val="005D2221"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -3056,68 +3244,141 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A9017B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E52F6"/>
+    <w:rsid w:val="00247F28"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A372A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7040"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7040"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7040"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7040"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istu.edu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istu.edu/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3342,70 +3603,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>624</Words>
-  <Characters>3561</Characters>
+  <Words>759</Words>
+  <Characters>4331</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4177</CharactersWithSpaces>
+  <CharactersWithSpaces>5080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Домникова Лина Вадимовна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>