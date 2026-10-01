--- v0 (2025-10-14)
+++ v1 (2026-10-01)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="009B7D5B" w:rsidRPr="005A478C" w:rsidRDefault="00AC39D2" w:rsidP="006109B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>График учебного процесса</w:t>
       </w:r>
       <w:r w:rsidR="009B7D5B" w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> аспирантов</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B7D5B" w:rsidRPr="005A478C" w:rsidRDefault="00D66CC5" w:rsidP="006109B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00BB1678">
+      <w:r w:rsidR="00892601">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00BB1678">
+      <w:r w:rsidR="00892601">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> учебный год</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B7D5B" w:rsidRPr="005A478C" w:rsidRDefault="009B7D5B" w:rsidP="006109B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008947AB" w:rsidRPr="005A478C" w:rsidRDefault="008947AB" w:rsidP="006109B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -124,51 +123,58 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1 курс</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008947AB" w:rsidRPr="005A478C" w:rsidRDefault="0067118F" w:rsidP="006109B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Год поступления – </w:t>
       </w:r>
       <w:r w:rsidR="00BB1678">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0441">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CC7F12" w:rsidRPr="005A478C" w:rsidRDefault="00CC7F12" w:rsidP="006109B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="11272" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="3148"/>
         <w:gridCol w:w="963"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="29"/>
@@ -422,120 +428,120 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009D6BF3" w:rsidRPr="005A478C" w:rsidRDefault="009D6BF3" w:rsidP="006D0A43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009D6BF3" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="009226F6">
+          <w:p w:rsidR="009D6BF3" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidR="00D66CC5" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>.09.2</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>.09.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
             <w:r w:rsidR="00D53200" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>20</w:t>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="003465DC" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F873BE" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="003465DC" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D6BF3" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="009D6BF3" w:rsidRPr="005A478C" w:rsidRDefault="009D6BF3" w:rsidP="006109B3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -631,141 +637,148 @@
               </w:rPr>
               <w:t>аттестация на заседании кафедры</w:t>
             </w:r>
             <w:r w:rsidR="00952A5D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/структурного подразделения</w:t>
             </w:r>
             <w:r w:rsidR="00E0613E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009D6BF3" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="009226F6">
-[...12 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w:rsidR="009D6BF3" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="0064056B" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F873BE" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="0064056B" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="0064056B" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D53200" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009226F6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="003465DC" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F873BE" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="003465DC" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>25</w:t>
+            <w:r w:rsidR="009226F6">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D237E0" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D237E0" w:rsidRPr="005A478C" w:rsidRDefault="00D237E0" w:rsidP="00D237E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -859,120 +872,134 @@
             <w:tcW w:w="3480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D237E0" w:rsidRPr="005A478C" w:rsidRDefault="00D237E0" w:rsidP="00D237E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D237E0" w:rsidRPr="009226F6" w:rsidRDefault="009226F6" w:rsidP="009226F6">
-[...12 lines deleted...]
-              <w:t>29</w:t>
+          <w:p w:rsidR="00D237E0" w:rsidRPr="009226F6" w:rsidRDefault="009226F6" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00D237E0" w:rsidRPr="009226F6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00D237E0" w:rsidRPr="009226F6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00D237E0" w:rsidRPr="009226F6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>20</w:t>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00D237E0" w:rsidRPr="009226F6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.12.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D237E0" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D237E0" w:rsidRPr="005A478C" w:rsidRDefault="00D237E0" w:rsidP="00D237E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1031,1611 +1058,1757 @@
             <w:tcW w:w="3480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D237E0" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00D237E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>зачет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D237E0" w:rsidRPr="00803E3D" w:rsidRDefault="009226F6" w:rsidP="009226F6">
+          <w:p w:rsidR="00D237E0" w:rsidRPr="00803E3D" w:rsidRDefault="009226F6" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00803E3D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00D237E0" w:rsidRPr="00803E3D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00803E3D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00D237E0" w:rsidRPr="00803E3D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00D237E0" w:rsidRPr="00803E3D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="00D237E0" w:rsidRPr="00803E3D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.12.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00803E3D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...27 lines deleted...]
-              <w:t>25</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="009226F6">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>История и философия науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="009226F6" w:rsidRDefault="009226F6" w:rsidP="009226F6">
-[...12 lines deleted...]
-              <w:t>29</w:t>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="009226F6" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="009226F6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidRPr="009226F6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="009226F6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="009226F6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.12.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>кандидатский экзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00423044">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="005A478C">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00CF3A6F" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.12.2</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005A478C">
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005A478C">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441" w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.12.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>25</w:t>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2 СЕМЕСТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="00E0613E" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Подготовительный этап выполнения научного исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00271DA9">
-[...12 lines deleted...]
-              <w:t>09</w:t>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00D93D2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.01.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>20</w:t>
+            <w:r w:rsidR="00D93D2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.06.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>26</w:t>
-[...71 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="009226F6" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="005A478C" w:rsidRDefault="00803E3D" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>зачет с оценкой</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>аттестация на заседании кафедры</w:t>
             </w:r>
-            <w:r w:rsidR="00952A5D">
-[...11 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/структурного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009226F6" w:rsidRPr="00C70A38" w:rsidRDefault="00C70A38" w:rsidP="00C70A38">
-[...14 lines deleted...]
-            <w:r w:rsidR="009226F6" w:rsidRPr="00C70A38">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="00C70A38" w:rsidRDefault="00D93D2A" w:rsidP="000445F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441" w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.06.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441" w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0441" w:rsidRPr="00C70A38">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A38">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="000445F5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
-            <w:r w:rsidR="009226F6" w:rsidRPr="00C70A38">
+            <w:r w:rsidR="00EC0441" w:rsidRPr="00C70A38">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70A38">
-[...32 lines deleted...]
-              <w:t>26</w:t>
+            <w:r w:rsidR="00EC0441">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="009226F6">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Иностранный язык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="000A62CD">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="000A62CD">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00DD2D98">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="00C70A38" w:rsidRDefault="00C70A38" w:rsidP="005C1D10">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="00C70A38" w:rsidRDefault="00EC0441" w:rsidP="000445F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C70A38">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>30.03.26 – 20.06.26</w:t>
+              <w:t>.03.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000445F5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="000A62CD">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="000A62CD">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00DD2D98">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>кандидатский экзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="00C70A38" w:rsidRDefault="00C70A38" w:rsidP="005C1D10">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="00C70A38" w:rsidRDefault="00EC0441" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C70A38">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>22.06.26 – 27.06.26</w:t>
+              <w:t>.06.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00061A54">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Факультативные дисциплины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="000A62CD">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="000A62CD">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00E73F30">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="00C70A38" w:rsidRDefault="00C70A38" w:rsidP="005C1D10">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="00C70A38" w:rsidRDefault="00EC0441" w:rsidP="000445F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C70A38">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>30.03.26 – 20.06.26</w:t>
+              <w:t>.03.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000445F5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00C70A38">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="000A62CD">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="000A62CD">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00E73F30">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>зачет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="00C70A38" w:rsidRDefault="006C1E43" w:rsidP="005C1D10">
-[...12 lines deleted...]
-              <w:t>15.06.26 – 20.06.26</w:t>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="00C70A38" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>07.06.27 – 11.06.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00803E3D">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Каникулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5181" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00D237E0">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C70A38" w:rsidRPr="005A478C" w:rsidRDefault="00C70A38" w:rsidP="00C70A38">
-[...12 lines deleted...]
-              <w:t>06</w:t>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>05</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.07.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 31.08.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009B7D5B" w:rsidRPr="005A478C" w:rsidRDefault="009B7D5B" w:rsidP="009B7D5B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003A7216" w:rsidRPr="005A478C" w:rsidRDefault="003A7216" w:rsidP="003A7216">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2 курс</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A7216" w:rsidRPr="005A478C" w:rsidRDefault="0067118F" w:rsidP="003A7216">
+    <w:p w:rsidR="003A7216" w:rsidRDefault="0067118F" w:rsidP="003A7216">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Год поступления – </w:t>
       </w:r>
       <w:r w:rsidR="00C70A38">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>2024</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0441">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC0441" w:rsidRPr="00EC0441" w:rsidRDefault="00EC0441" w:rsidP="003A7216">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0441">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(срок обучения 3 года)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003A7216" w:rsidRPr="005A478C" w:rsidRDefault="003A7216" w:rsidP="003A7216">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="11194" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3515"/>
         <w:gridCol w:w="2155"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00803E3D" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00803E3D" w:rsidRPr="005A478C" w:rsidTr="00EC0441">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00803E3D" w:rsidRPr="005A478C" w:rsidRDefault="00803E3D" w:rsidP="00676145">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>№ семестра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2737,2028 +2910,3174 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00803E3D" w:rsidRPr="005A478C" w:rsidRDefault="00803E3D" w:rsidP="00325357">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Период</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00EC0441">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00325357">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00325357">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3 СЕМЕСТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="00E0613E" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00B60FE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Основной этап выполнения научного исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
-[...12 lines deleted...]
-              <w:t>540</w:t>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00B60FE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00B60FE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="009D6BF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...35 lines deleted...]
-              <w:t>01</w:t>
+              <w:t>.09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>.09.2</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...6 lines deleted...]
-              <w:t>06</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...13 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidTr="00874C6C">
         <w:trPr>
-          <w:trHeight w:val="480"/>
+          <w:trHeight w:val="1228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00325357">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="00803E3D" w:rsidP="00952A5D">
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>зачет с оценкой</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">аттестация на заседании </w:t>
             </w:r>
-            <w:r w:rsidR="00952A5D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> к</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>афедры</w:t>
             </w:r>
-            <w:r w:rsidR="00952A5D">
-[...11 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/структурного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
-[...12 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w:rsidR="00EC0441" w:rsidRPr="005A478C" w:rsidRDefault="00EC0441" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.12.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.12.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00874C6C">
         <w:trPr>
-          <w:trHeight w:val="337"/>
+          <w:trHeight w:val="196"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4 СЕМЕСТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Основной этап выполнения научного исследования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>972</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.01.27 – 17.04.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="006C1E43" w:rsidRDefault="00874C6C" w:rsidP="00EC0441">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>03.05.27 – 19.06.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00EC0441">
+        <w:trPr>
+          <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>зачет с оценкой</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аттестация на заседании </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>афедры</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/структурного подразделения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="006C1E43" w:rsidRDefault="00874C6C" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.06.27 – </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00874C6C">
+        <w:trPr>
+          <w:trHeight w:val="196"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Элективные дисциплины по выбору аспиранта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="009D6BF3">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>15.09.25 – 06.12.25</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.01.27 – 17.04.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00EC0441">
         <w:trPr>
-          <w:trHeight w:val="270"/>
+          <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00B60FE5">
-[...12 lines deleted...]
-              <w:t>зачёт</w:t>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">зачёт </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>01.12.25 – 06.12.25</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="006C1E43" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.04.27 – 17.04.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00874C6C">
         <w:trPr>
-          <w:trHeight w:val="219"/>
+          <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="00C70A38">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дисциплины индивидуальной образовательной траектории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>15.09.25 – 06.12.25</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.01.27 – 17.04.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00EC0441">
+        <w:trPr>
+          <w:trHeight w:val="196"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">зачёт </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="006C1E43" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.04.27 – 17.04.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00874C6C">
+        <w:trPr>
+          <w:trHeight w:val="127"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Факультативные дисциплины </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>занятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.01.27 – 17.04.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00EC0441">
+        <w:trPr>
+          <w:trHeight w:val="126"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">зачёт </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="006C1E43" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.04.27 – 17.04.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00EC0441">
+        <w:trPr>
+          <w:trHeight w:val="323"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагогическая практика </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="00AE3A5B" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.04.27 – 30.04.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00EC0441">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
-[...12 lines deleted...]
-              <w:t>зачёт</w:t>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">зачёт с оценкой </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>01.12.25 – 06.12.25</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="00D93D2A" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D93D2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>03.05.27 – 15.05.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="001432E7">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Факультативные дисциплины</w:t>
+              <w:t>Каникулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.07.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 31.08.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AE3A5B" w:rsidRPr="005A478C" w:rsidRDefault="00AE3A5B" w:rsidP="00AC39D2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00874C6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A478C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2 курс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A478C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Год поступления – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00874C6C" w:rsidRPr="00EC0441" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0441">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(срок обучения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0441">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="11194" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="3515"/>
+        <w:gridCol w:w="2155"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="007D189D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>№ семестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дисциплина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-              <w:t>36</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Часы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-              <w:t>1</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ЗЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="001A3CA2">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>занятия</w:t>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Форма контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>15.09.25 – 06.12.25</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Период</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="007D189D">
         <w:trPr>
-          <w:trHeight w:val="322"/>
-[...365 lines deleted...]
-          <w:trHeight w:val="323"/>
+          <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="000032DC">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>4 СЕМЕСТР</w:t>
+              <w:t>3 СЕМЕСТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="00E0613E" w:rsidP="000032DC">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Основной этап выполнения научного исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="000032DC">
-[...12 lines deleted...]
-              <w:t>1296</w:t>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="000032DC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>36</w:t>
-[...36 lines deleted...]
-              <w:t>09</w:t>
+              <w:t>.09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>.01.</w:t>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A478C">
-[...98 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00874C6C">
         <w:trPr>
-          <w:trHeight w:val="322"/>
+          <w:trHeight w:val="1262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="000032DC">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="000032DC">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="000032DC">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="006C1E43" w:rsidP="000032DC">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="00803E3D" w:rsidP="000032DC">
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>зачет с оценкой</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>аттестация на заседании кафедры</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">аттестация на заседании </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>афедры</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/структурного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C1E43" w:rsidRPr="005A478C" w:rsidRDefault="002241D5" w:rsidP="000032DC">
-[...12 lines deleted...]
-              <w:t>22.06.26 – 27.06.26</w:t>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.12.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002241D5" w:rsidRPr="005A478C" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="007D189D">
         <w:trPr>
-          <w:trHeight w:val="655"/>
+          <w:trHeight w:val="196"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4 СЕМЕСТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Основной этап выполнения научного исследования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="006C1E43" w:rsidRDefault="00874C6C" w:rsidP="00C77F0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.01.27 – </w:t>
+            </w:r>
+            <w:r w:rsidR="00C77F0B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77F0B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00874C6C">
+        <w:trPr>
+          <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002241D5" w:rsidRPr="005A478C" w:rsidRDefault="002241D5" w:rsidP="005E70D0">
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>зачет с оценкой</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аттестация на заседании </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>афедры</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/структурного подразделения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="006C1E43" w:rsidRDefault="00874C6C" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.06.27 – </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidTr="00C77F0B">
+        <w:trPr>
+          <w:trHeight w:val="515"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Каникулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5216" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002241D5" w:rsidRPr="005A478C" w:rsidRDefault="002241D5" w:rsidP="005E70D0">
+          <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002241D5" w:rsidRPr="005A478C" w:rsidRDefault="002241D5" w:rsidP="00676145">
-[...12 lines deleted...]
-              <w:t>06</w:t>
+          <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="007D189D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>05</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.07.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 31.08.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AE3A5B" w:rsidRPr="005A478C" w:rsidRDefault="00AE3A5B" w:rsidP="00AC39D2">
+    <w:p w:rsidR="00874C6C" w:rsidRPr="005A478C" w:rsidRDefault="00874C6C" w:rsidP="00874C6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00874C6C" w:rsidRDefault="00874C6C" w:rsidP="00E0613E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00E0613E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E" w:rsidP="00E0613E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3 курс</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E" w:rsidP="00E0613E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Год поступления – 2023</w:t>
+        <w:t xml:space="preserve">Год поступления – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C77F0B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2024</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E" w:rsidP="00E0613E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77F0B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>срок обучения – 3 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C77F0B" w:rsidRDefault="00C77F0B" w:rsidP="00E0613E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="11052" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="2013"/>
       </w:tblGrid>
       <w:tr w:rsidR="00803E3D" w:rsidTr="00952A5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5079,64 +6398,120 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E" w:rsidP="00E0613E">
-[...12 lines deleted...]
-              <w:t>01.09.25 – 20.12.25</w:t>
+          <w:p w:rsidR="00E0613E" w:rsidRDefault="00C77F0B" w:rsidP="00C77F0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0613E" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -5270,134 +6645,149 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/структурного подразделения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E0613E" w:rsidRPr="00952A5D" w:rsidRDefault="000B6CA9" w:rsidP="000B6CA9">
-[...12 lines deleted...]
-              <w:t>09</w:t>
+          <w:p w:rsidR="00E0613E" w:rsidRPr="00952A5D" w:rsidRDefault="00C77F0B" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00E0613E" w:rsidRPr="00952A5D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00952A5D">
+            <w:r w:rsidR="000B6CA9" w:rsidRPr="00952A5D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidR="00E0613E" w:rsidRPr="00952A5D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00952A5D">
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0613E" w:rsidRPr="00952A5D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9" w:rsidRPr="00952A5D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00E0613E" w:rsidRPr="00952A5D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...6 lines deleted...]
-              <w:t>17</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9" w:rsidRPr="00952A5D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01</w:t>
             </w:r>
             <w:r w:rsidR="00E0613E" w:rsidRPr="00952A5D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00952A5D">
-[...18 lines deleted...]
-              <w:t>26</w:t>
+            <w:r w:rsidR="000B6CA9" w:rsidRPr="00952A5D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0613E" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -5518,64 +6908,106 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E" w:rsidP="00E0613E">
-[...12 lines deleted...]
-              <w:t>29.09.25 – 20.12.25</w:t>
+          <w:p w:rsidR="00E0613E" w:rsidRDefault="00C77F0B" w:rsidP="00C77F0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0613E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.09.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0613E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0613E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.12.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0613E" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -5675,64 +7107,106 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>кандидатский экзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E" w:rsidP="00C62A44">
-[...12 lines deleted...]
-              <w:t>22.12.25 – 30.12.25</w:t>
+          <w:p w:rsidR="00E0613E" w:rsidRDefault="00C77F0B" w:rsidP="00C77F0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0613E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0613E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0613E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 30.12.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
@@ -5849,87 +7323,114 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00E608F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="005B26E1">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="000B6CA9" w:rsidRDefault="00C77F0B" w:rsidP="00C77F0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>01.26– 23.05.26</w:t>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>– 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.05.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -6034,313 +7535,467 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>представление диссертации на заседании выпускающей кафедры</w:t>
             </w:r>
             <w:r w:rsidR="00952A5D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...13 lines deleted...]
-              <w:t>структурного подразделения</w:t>
+              <w:t>/ структурного подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="000B6CA9">
-[...12 lines deleted...]
-              <w:t>25.05.26 – 04.07.26</w:t>
+          <w:p w:rsidR="000B6CA9" w:rsidRDefault="00C77F0B" w:rsidP="00C77F0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.05.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.07.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00C77F0B" w:rsidTr="00C77F0B">
+        <w:trPr>
+          <w:trHeight w:val="507"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9">
+          <w:p w:rsidR="00C77F0B" w:rsidRDefault="00C77F0B" w:rsidP="00C77F0B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B">
-[...8 lines deleted...]
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9">
+          <w:p w:rsidR="00C77F0B" w:rsidRDefault="00C77F0B" w:rsidP="00C77F0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Каникулы</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9">
+          <w:p w:rsidR="00C77F0B" w:rsidRDefault="00C77F0B" w:rsidP="00C77F0B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="000B6CA9">
-[...27 lines deleted...]
-              <w:t>.26 – 31.08.26</w:t>
+          <w:p w:rsidR="00C77F0B" w:rsidRPr="005A478C" w:rsidRDefault="00C77F0B" w:rsidP="00C77F0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.07.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 31.08.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E0613E" w:rsidRDefault="00E0613E" w:rsidP="00B02C9A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00045C89">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00045C89" w:rsidRPr="005A478C" w:rsidRDefault="00045C89" w:rsidP="00045C89">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3 курс</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00045C89" w:rsidRPr="005A478C" w:rsidRDefault="0067118F" w:rsidP="00045C89">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Год поступления – </w:t>
       </w:r>
-      <w:r w:rsidR="000B6CA9">
+      <w:r w:rsidR="00546AD7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>2023</w:t>
+        <w:t>2024</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00045C89" w:rsidRDefault="000B6CA9" w:rsidP="00045C89">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00045C89" w:rsidRPr="005A478C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(срок обучения – 4 года)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00045C89" w:rsidRPr="00546AD7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>срок обучения – 4 года</w:t>
+      </w:r>
+      <w:r w:rsidR="00045C89" w:rsidRPr="005A478C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00045C89">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="11052" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3544"/>
@@ -6512,1462 +8167,1451 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00803E3D" w:rsidRDefault="00803E3D" w:rsidP="00676145">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Период</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00D978B3" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5 СЕМЕСТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Основной этап выполнения научного исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...12 lines deleted...]
-              <w:t>01.09.25 – 20.12.25</w:t>
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00D978B3" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="00803E3D" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>зачет с оценкой</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>аттестация на заседании кафедры</w:t>
             </w:r>
-            <w:r w:rsidR="00952A5D">
-[...11 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/структурного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00665982">
-[...12 lines deleted...]
-              <w:t>22.12.25 – 30.12.25</w:t>
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.12.26 – 30.12.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00D978B3" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дисциплина по специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>занятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...12 lines deleted...]
-              <w:t>29.09.25 – 20.12.25</w:t>
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>28.09.26 – 19.12.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00D978B3" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>кандидатский экзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...12 lines deleted...]
-              <w:t>22.12.25 – 30.12.25</w:t>
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00CF3A6F" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00D978B3">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.12.26 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00D978B3">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.12.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3A5B" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00D978B3" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6 СЕМЕСТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Основной этап выполнения научного исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="000B6CA9">
-[...28 lines deleted...]
-              <w:t>29.06.26 – 04.07.26</w:t>
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.01.27 – 19.06.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3A5B" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00D978B3" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>зачет с оценкой</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="005A478C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>аттестация на заседании кафедры</w:t>
             </w:r>
-            <w:r w:rsidR="00952A5D">
-[...11 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/структурного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="000B6CA9">
-[...12 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>06.26– 27.06.26</w:t>
+              <w:t xml:space="preserve">06.27– </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00D978B3" w:rsidTr="00952A5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
-[...8 lines deleted...]
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Каникулы</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00D978B3" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...27 lines deleted...]
-              <w:t>.26 – 31.08.26</w:t>
+          <w:p w:rsidR="00D978B3" w:rsidRPr="005A478C" w:rsidRDefault="00D978B3" w:rsidP="00D978B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.07.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 31.08.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="000B6CA9" w:rsidRPr="005A478C" w:rsidRDefault="000B6CA9" w:rsidP="00045C89">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...108 lines deleted...]
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AE3A5B" w:rsidRDefault="00AE3A5B" w:rsidP="00D979BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="000B6CA9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4 курс</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="000B6CA9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Год поступления – 2022</w:t>
+        <w:t xml:space="preserve">Год поступления – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D978B3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="000B6CA9">
+    <w:p w:rsidR="000B6CA9" w:rsidRPr="00D978B3" w:rsidRDefault="000B6CA9" w:rsidP="000B6CA9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D978B3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (срок обучения – 4 года)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="11052" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2155"/>
       </w:tblGrid>
       <w:tr w:rsidR="00803E3D" w:rsidTr="00952A5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8218,149 +9862,188 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Завершающий этап выполнения научного исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...12 lines deleted...]
-              <w:t>648</w:t>
+          <w:p w:rsidR="000B6CA9" w:rsidRDefault="00D978B3" w:rsidP="00676145">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
+          <w:p w:rsidR="000B6CA9" w:rsidRDefault="00D978B3" w:rsidP="00676145">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...16 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...18 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...12 lines deleted...]
-              <w:t>01.09.25 – 20.12.25</w:t>
+          <w:p w:rsidR="000B6CA9" w:rsidRPr="00CF3A6F" w:rsidRDefault="000B6CA9" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.09.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.12.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF3A6F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="000B6CA9" w:rsidTr="00D978B3">
         <w:trPr>
-          <w:trHeight w:val="1002"/>
+          <w:trHeight w:val="1199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8479,64 +10162,111 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/структурного подразделения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRPr="00952A5D" w:rsidRDefault="000B6CA9" w:rsidP="000B6CA9">
-[...12 lines deleted...]
-              <w:t>22.12.25 – 17.01.26</w:t>
+          <w:p w:rsidR="000B6CA9" w:rsidRPr="00CF3A6F" w:rsidRDefault="00CF3A6F" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9" w:rsidRPr="00952A5D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9" w:rsidRPr="00952A5D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9" w:rsidRPr="00952A5D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.01.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B6CA9" w:rsidRDefault="002641B3" w:rsidP="00676145">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
@@ -8584,164 +10314,196 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Завершающий этап выполнения научного исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
+          <w:p w:rsidR="000B6CA9" w:rsidRDefault="00D978B3" w:rsidP="00676145">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>972</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000B6CA9" w:rsidRPr="000241DB" w:rsidRDefault="00D978B3" w:rsidP="00676145">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...55 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="000B6CA9" w:rsidRPr="00CF3A6F" w:rsidRDefault="00CF3A6F" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...7 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>01.26– 23.05.26</w:t>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.05.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -8826,2013 +10588,391 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="000241DB" w:rsidRDefault="000241DB" w:rsidP="00676145">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">зачет </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000241DB" w:rsidP="00676145">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>представление диссертации на заседании выпускающей кафедры</w:t>
             </w:r>
             <w:r w:rsidR="00952A5D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...13 lines deleted...]
-              <w:t>структурного подразделения</w:t>
+              <w:t>/ структурного подразделения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...12 lines deleted...]
-              <w:t>25.05.26 – 04.07.26</w:t>
+          <w:p w:rsidR="000B6CA9" w:rsidRPr="00CF3A6F" w:rsidRDefault="00CF3A6F" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.05.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6CA9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.07.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B6CA9" w:rsidTr="00952A5D">
+      <w:tr w:rsidR="00CF3A6F" w:rsidTr="00952A5D">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00CF3A6F" w:rsidRDefault="00CF3A6F" w:rsidP="00CF3A6F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3A5B" w:rsidRDefault="000B6CA9" w:rsidP="00952A5D">
+          <w:p w:rsidR="00CF3A6F" w:rsidRDefault="00CF3A6F" w:rsidP="00CF3A6F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Каникулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
+          <w:p w:rsidR="00CF3A6F" w:rsidRDefault="00CF3A6F" w:rsidP="00CF3A6F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B6CA9" w:rsidRDefault="000B6CA9" w:rsidP="00676145">
-[...27 lines deleted...]
-              <w:t>.26 – 31.08.26</w:t>
+          <w:p w:rsidR="00CF3A6F" w:rsidRPr="005A478C" w:rsidRDefault="00CF3A6F" w:rsidP="00CF3A6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>.07.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A478C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 31.08.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="006373F1" w:rsidRPr="005A478C" w:rsidRDefault="006373F1">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D5FC3" w:rsidRPr="005A478C" w:rsidRDefault="00925A09" w:rsidP="001D5FC3">
-[...1700 lines deleted...]
-    <w:sectPr w:rsidR="00925A09" w:rsidRPr="005A478C" w:rsidSect="006373F1">
+    <w:sectPr w:rsidR="006373F1" w:rsidRPr="005A478C" w:rsidSect="006373F1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="567" w:bottom="284" w:left="568" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008947AB"/>
     <w:rsid w:val="000032DC"/>
+    <w:rsid w:val="000241DB"/>
+    <w:rsid w:val="000445F5"/>
     <w:rsid w:val="00045C89"/>
     <w:rsid w:val="0005301E"/>
     <w:rsid w:val="00054E1F"/>
     <w:rsid w:val="000633C2"/>
     <w:rsid w:val="00082056"/>
     <w:rsid w:val="000B6CA9"/>
     <w:rsid w:val="000B7C3A"/>
     <w:rsid w:val="00105869"/>
     <w:rsid w:val="00124707"/>
     <w:rsid w:val="00131DF6"/>
     <w:rsid w:val="0013214C"/>
     <w:rsid w:val="0014649B"/>
     <w:rsid w:val="001562F6"/>
     <w:rsid w:val="00170F42"/>
     <w:rsid w:val="00181BA0"/>
     <w:rsid w:val="001A3CA2"/>
     <w:rsid w:val="001D5FC3"/>
     <w:rsid w:val="001F6363"/>
     <w:rsid w:val="00211F88"/>
     <w:rsid w:val="00221389"/>
     <w:rsid w:val="0022239A"/>
     <w:rsid w:val="002241D5"/>
     <w:rsid w:val="00224D32"/>
     <w:rsid w:val="002274DE"/>
     <w:rsid w:val="002279D3"/>
@@ -10847,665 +10987,599 @@
     <w:rsid w:val="00325357"/>
     <w:rsid w:val="00331DC5"/>
     <w:rsid w:val="0034096D"/>
     <w:rsid w:val="00342A12"/>
     <w:rsid w:val="003465DC"/>
     <w:rsid w:val="00353F61"/>
     <w:rsid w:val="0039017F"/>
     <w:rsid w:val="003A3402"/>
     <w:rsid w:val="003A48C4"/>
     <w:rsid w:val="003A5041"/>
     <w:rsid w:val="003A6D0B"/>
     <w:rsid w:val="003A7216"/>
     <w:rsid w:val="003D0E87"/>
     <w:rsid w:val="003E6959"/>
     <w:rsid w:val="00400920"/>
     <w:rsid w:val="004055B0"/>
     <w:rsid w:val="0041439F"/>
     <w:rsid w:val="00414F6C"/>
     <w:rsid w:val="00423044"/>
     <w:rsid w:val="00425CCC"/>
     <w:rsid w:val="00454732"/>
     <w:rsid w:val="00496F45"/>
     <w:rsid w:val="004E58FA"/>
     <w:rsid w:val="00513A48"/>
     <w:rsid w:val="0053571F"/>
+    <w:rsid w:val="00546AD7"/>
     <w:rsid w:val="0057775C"/>
     <w:rsid w:val="005843E0"/>
     <w:rsid w:val="005A478C"/>
     <w:rsid w:val="005B793C"/>
     <w:rsid w:val="005C1D10"/>
     <w:rsid w:val="005D516D"/>
     <w:rsid w:val="005E70D0"/>
     <w:rsid w:val="006109B3"/>
     <w:rsid w:val="006160FB"/>
     <w:rsid w:val="00636487"/>
     <w:rsid w:val="006373F1"/>
     <w:rsid w:val="0064056B"/>
     <w:rsid w:val="00657D69"/>
     <w:rsid w:val="0067118F"/>
     <w:rsid w:val="00674F4A"/>
     <w:rsid w:val="00686283"/>
+    <w:rsid w:val="006A024E"/>
     <w:rsid w:val="006A11C1"/>
     <w:rsid w:val="006B433B"/>
     <w:rsid w:val="006B70B0"/>
     <w:rsid w:val="006B7807"/>
     <w:rsid w:val="006C1E43"/>
     <w:rsid w:val="006D0969"/>
     <w:rsid w:val="006D0A43"/>
     <w:rsid w:val="007002C4"/>
     <w:rsid w:val="00724E68"/>
     <w:rsid w:val="00725627"/>
     <w:rsid w:val="00773EA6"/>
     <w:rsid w:val="007A594A"/>
     <w:rsid w:val="007A71A7"/>
     <w:rsid w:val="007B0CDE"/>
     <w:rsid w:val="007C6117"/>
     <w:rsid w:val="007E23FB"/>
     <w:rsid w:val="007F65D4"/>
     <w:rsid w:val="008001FE"/>
     <w:rsid w:val="00803E3D"/>
     <w:rsid w:val="00813514"/>
     <w:rsid w:val="00827095"/>
     <w:rsid w:val="00854200"/>
     <w:rsid w:val="008558F7"/>
+    <w:rsid w:val="00874C6C"/>
     <w:rsid w:val="00876F26"/>
     <w:rsid w:val="008905D4"/>
+    <w:rsid w:val="00892601"/>
     <w:rsid w:val="008947AB"/>
     <w:rsid w:val="008A337A"/>
     <w:rsid w:val="008B1CE7"/>
     <w:rsid w:val="008D23DE"/>
     <w:rsid w:val="009215ED"/>
     <w:rsid w:val="009226F6"/>
     <w:rsid w:val="009255D8"/>
     <w:rsid w:val="00925A09"/>
     <w:rsid w:val="00942DA9"/>
     <w:rsid w:val="00952A5D"/>
     <w:rsid w:val="00957B8F"/>
     <w:rsid w:val="009643B4"/>
     <w:rsid w:val="00993757"/>
     <w:rsid w:val="009B7D5B"/>
     <w:rsid w:val="009C6718"/>
     <w:rsid w:val="009D215A"/>
     <w:rsid w:val="009D2C3F"/>
     <w:rsid w:val="009D6BF3"/>
     <w:rsid w:val="00A21489"/>
     <w:rsid w:val="00A64312"/>
     <w:rsid w:val="00A817BC"/>
     <w:rsid w:val="00AA1E57"/>
     <w:rsid w:val="00AB35EF"/>
     <w:rsid w:val="00AC1E9B"/>
     <w:rsid w:val="00AC39D2"/>
     <w:rsid w:val="00AC59CA"/>
     <w:rsid w:val="00AD3E54"/>
     <w:rsid w:val="00AE1C10"/>
     <w:rsid w:val="00AE3A5B"/>
     <w:rsid w:val="00B02C9A"/>
+    <w:rsid w:val="00B0441F"/>
     <w:rsid w:val="00B05436"/>
     <w:rsid w:val="00B12FD0"/>
     <w:rsid w:val="00B178EC"/>
     <w:rsid w:val="00B60FE5"/>
     <w:rsid w:val="00B77373"/>
     <w:rsid w:val="00B91686"/>
     <w:rsid w:val="00B93144"/>
     <w:rsid w:val="00BB1678"/>
     <w:rsid w:val="00BB749A"/>
     <w:rsid w:val="00BC0888"/>
     <w:rsid w:val="00BD6B52"/>
     <w:rsid w:val="00BE711B"/>
     <w:rsid w:val="00C33080"/>
     <w:rsid w:val="00C36CD4"/>
     <w:rsid w:val="00C520F2"/>
     <w:rsid w:val="00C70A38"/>
     <w:rsid w:val="00C71ED6"/>
+    <w:rsid w:val="00C77F0B"/>
     <w:rsid w:val="00C867D2"/>
     <w:rsid w:val="00C94926"/>
     <w:rsid w:val="00CA63C0"/>
     <w:rsid w:val="00CC7F12"/>
+    <w:rsid w:val="00CF3A6F"/>
     <w:rsid w:val="00D136CC"/>
     <w:rsid w:val="00D237E0"/>
     <w:rsid w:val="00D31180"/>
     <w:rsid w:val="00D53200"/>
     <w:rsid w:val="00D66CC5"/>
     <w:rsid w:val="00D802AF"/>
     <w:rsid w:val="00D93087"/>
+    <w:rsid w:val="00D93D2A"/>
     <w:rsid w:val="00D93D6C"/>
     <w:rsid w:val="00D949F0"/>
+    <w:rsid w:val="00D978B3"/>
     <w:rsid w:val="00D979BE"/>
     <w:rsid w:val="00DA7C08"/>
     <w:rsid w:val="00DC16DB"/>
     <w:rsid w:val="00E04780"/>
     <w:rsid w:val="00E0613E"/>
     <w:rsid w:val="00E16A73"/>
     <w:rsid w:val="00E2257A"/>
     <w:rsid w:val="00E666E6"/>
     <w:rsid w:val="00E73FCC"/>
     <w:rsid w:val="00EB50EB"/>
+    <w:rsid w:val="00EC0441"/>
     <w:rsid w:val="00ED04EE"/>
     <w:rsid w:val="00EF651D"/>
     <w:rsid w:val="00F15070"/>
     <w:rsid w:val="00F852A7"/>
     <w:rsid w:val="00F873BE"/>
     <w:rsid w:val="00F91CA4"/>
     <w:rsid w:val="00F9528C"/>
     <w:rsid w:val="00FA43DB"/>
     <w:rsid w:val="00FC28AB"/>
     <w:rsid w:val="00FE2B99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7C898F28"/>
+  <w15:docId w15:val="{0086252E-F88F-4666-83A2-E19E01F4B5B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...448 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008947AB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -11620,74 +11694,74 @@
     <w:rsid w:val="00496F45"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Тема примечания Знак"/>
     <w:basedOn w:val="a8"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00496F45"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="956181589">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11933,69 +12007,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>750</Words>
-  <Characters>4275</Characters>
+  <Words>691</Words>
+  <Characters>3939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CtrlSoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5015</CharactersWithSpaces>
+  <CharactersWithSpaces>4621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Чернышенко Марина Сергеевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>