--- v0 (2025-10-26)
+++ v1 (2026-08-21)
@@ -1,5805 +1,6187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00DA18CE" w:rsidRPr="00F56365" w:rsidRDefault="00DA18CE" w:rsidP="00DA18CE">
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00F56365" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Повышение квалификации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA18CE" w:rsidRPr="00F56365" w:rsidRDefault="00DA18CE" w:rsidP="00DA18CE">
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00F56365" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56365">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Корнякова Михаила Викторовича</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="000D089B" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="000D089B" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="1998 г"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00A02888">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>1998 г</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. - «Новые технологии и компьютеризация в учебном процессе», МРЦПК </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИрГТУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2001 г. - «Организация работ в сфере энергосбережения и управления </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Госэнергонадзора</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">», МРЦПК </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИрГТУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 72 часа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2001 г. - «Новые информационные технологии и организация учебного процесса в университете», МРЦПК </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИрГТУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 180ч.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2004 г. - Прошел курсы повышения квалификации на МРЦПК </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИрГТУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по курсу «Современная физика».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2004 г. - Прошел обучение в ОАО «Лаборатория ДЭП», </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>г.Москва</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>осква</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, по курсу «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Программно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> технический комплекс ДЕКОНТ».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2004 г. - Прошел обучение в качестве регионального менеджера проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RUSERO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Поддержка российского участия в европейских научно- исследовательских программах»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Томск. Томский политехнический университет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2005 г. - Прошел курсы повышения квалификации на МРЦПК </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИрГТУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по программе «Новые технологии и компьютеризация в учебном процессе (Управление университетами)», 120час.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2005 г. - прошел курсы повышения квалификации в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИрГТУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02888">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MSC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02888">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>NASTRAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> центр по работе с программным комплексом инженерного анализа «</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MSC</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>NASTRAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Windows</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>», 36 часов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2005 г. - Прошел курсы повышения квалификации в ЗАО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Техноконсалт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Менеджмент</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г. Москва) по курсу «Управление инновационными проектами», 72 час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2005 г. - прошел курс дистанционного обучения «Основы интеллектуальной собственности», во Всемирной организации интеллектуальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2006 г. - прошел повышение квалификации по программе «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Грантоискательство</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в научной сфере» в Межрегиональном институте экономики и права», </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>г.Санкт</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.С</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>анкт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- Петербург.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2006 г. - прослушал курс «Управление созданием и выведением на рынок нового товара (услуги)», в ЗАО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Техноконсалт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Менеджмент», г. Москва.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2006 г. - прошел повышение квалификации по курсу «Подготовка, организация и проведение научных исследований, имеющих целью коммерциализацию полученных научных результатов», в ЗАО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Техноконсалт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Менеджмент», г. Москва.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2006 г. - прослушал курс «Программа сотрудничества Европейского Союза и России. Подготовка проектного предложения», Региональное бюро поддержки программы ТАСИС (г. Новосибирск).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20.08.07-24.08.07 прошел повышение квалификации в департаменте «Техника автоматизации и приводы» ООО «Сименс», по курсу «</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ST</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PRO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 (Программирование контроллеров </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7-300/400)».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D089B" w:rsidRPr="00A02888" w:rsidRDefault="000D089B" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.10.07-19.10.07 прошел повышение квалификации в объеме 72 час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «Управление интеллектуальной собственностью в инновационной деятельности ВУЗа» в Академии народного хозяйства при правительстве РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">19.05.08-31.05.08 прошел повышение квалификации объемом 72 час. в МРЦПК </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19.05.08-31.05.08 прошел повышение квалификации объемом 72 час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МРЦПК </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИрГТУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по курсу «Организация учебного процесса при дистанционном обучении».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E10B24" w:rsidRPr="00A02888" w:rsidRDefault="00E10B24" w:rsidP="000D089B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">27  января 2010 г. прослушал обучающий семинар «Издательские стандарты в научном и учебном книгоиздании», организатор </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scientific</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Technical</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Translations</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E10B24" w:rsidRDefault="00E10B24" w:rsidP="00E10B24">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">23.04.10-24.04.10 принял участие в авторском практическом семинаре Александра </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Кулижского</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Управленческая воля и организационная стойкость» в Иркутском учебно-консультационном </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бизнес-центре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30.04.10-2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.10 прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Теория решения изобретательских задач</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» в ГОУ ВПО «Иркутский государственный технический университет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>30.04.10-2</w:t>
-[...67 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>24.11.10-08.12.10 прошел повышение квалификации в объеме 72 час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «Технологические платформы в Российской Федерации как инструмент содействия развитию малых и средних инновационных компаний» в Межотраслевом региональном центре повышения квалификации и переподготовки кадров ГОУ ВПО «Иркутский государственный технический университет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22.09.11-23.09.11  прошел образовательную программу ММИФ «Интерра-2011», включающую следующие мероприятия: Экспертный симпозиум «Инновационный человек и инновационное общество», лекции и мастер-классы инвестиционного форума «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», Открытые доклады ведущих экспертов и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>топ-лидеров</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бизнеса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">05.10.11-07.10.11 принял участие в международной научной школе «Высшее техническое образование, как инструмент инновационного развития», г. Казань, организаторы – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>engineering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Казанский национальный технологический университет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...107 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.11.11-26.11.11 прошел повышение квалификации в объеме 72 час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «Корпоративный стандарт управления инновационными проектами» в Межотраслевом региональном центре повышения квалификации и переподготовки кадров ФГБОУ ВПО «Иркутский государственный технический университет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15.08.12-23.08.12  прошел повышение квалификации в объеме 72 час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «Корпоративный стандарт управления инновационными проектами (адаптация и внедрение)» в Межотраслевом региональном центре повышения квалификации и переподготовки кадров ФГБОУ ВПО «Иркутский государственный технический университет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.09.12-09.10.12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прошел</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стажировку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SMARTiQ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SMART innovation Quotient), US Market access center, San Jose, California, USA.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09.04.13-11.04.13 прослушал тренинг-семинар по инновационной деятельности «Практика развития малого инновационного бизнеса», организатор НП «Национальное содружество </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бизнес-ангелов</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» (г. Москва).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00A02888" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.10.13-19.10.13 прошел краткосрочное обучение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083089C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(36 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">часов) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по программе семинаров  с участием должностных лиц высших учебных заведений и научных организаций «Современные инструменты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>частно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-государственного партнерства в инновационной сфере» в Институте международных социально-гуманитарных связей, г. Москва (семинар проводился при поддержке Министерства образования и науки РФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>09.09.13-13.09.13 прошел обучение в Первой выездной научной школе интеллектуальной собственности «Интеллектуальный бизнес-старт», организатор ФГБОУ ВПО «Российская государственная академия интеллектуальной собственности».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00350D85" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350D85">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01.12.14-05.12.14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>прошел</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02888">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00350D85">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>стажировку</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02888">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00350D85">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в Технопарке </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A02888">
-[...6 lines deleted...]
-        <w:t>SMARTiQ</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ульсан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A02888">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Южная Корея</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350D85">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>08.12.14-22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  прошел повышение квалификации в объеме 72 час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Управление коммерциализацией вузовских разработок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» в Межотраслевом региональном центре повышения квалификации и переподготовки кадров ФГБОУ ВПО «Иркутский государственный технический университет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00105445" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> семинаров  с участием должностных лиц высших учебных заведений и научных организаций «Современные инструменты </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прошел повышение квалификации в объеме 72 час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Контрактная система в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд. Особенности ее применения в государственных образовательных учреждениях ВПО»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» в Межотраслевом региональном центре повышения квалификации и переподготовки кадров ФГБОУ ВПО «Иркутский государственный технический университет»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прошел п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>овышение квалификации в объеме 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Психология публичных выступлений и эффективного ведения переговоров</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на Факультете повышения квалификации Межотраслевого регионального центра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> повышения квалификации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и переподготовки кадров ФГБОУ В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О «Иркутский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>национальный исследовательский технический университет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прошел п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>овышение квалификации в объеме 60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Управление персоналом в системе высшего образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на Факультете повышения квалификации Межотраслевого регионального центра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> повышения квалификации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и переподготовки кадров ФГБОУ В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О «Иркутский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>национальный исследовательский технический университет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прошел п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>овышение квалификации в объеме 72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Управление проектами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в Институте повышения квалификации ФГБОУ ВО «Байкальский государственный университет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прошел п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>овышение квалификации в объеме 40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Государственное и муниципальное управление</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в Институте повышения квалификации ФГБОУ ВО «Байкальский государственный университет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Менеджмент и экономика</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» в Межотраслевом региональном центре повышения квалификации и переподготовки кадров ФГБОУ ВПО «Иркутский государственный технический университет»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B06BA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>108</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Управление проектами в сфере образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Федеральном государственном автономном учреждении «Федеральный институт развития образования»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 год – повышение квалификации в объеме 16 часов в рамках 99-й международной научно-технической конференции «Безопасность колесных транспортных средств в условиях эксплуатации», 20-22 апреля 2017 г., Ассоциация автомобильных инженеров ФГБОУ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Иркутский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>национальный исследовательский технический университет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год – повышение квалификации, 24.04.17-27.10.17, Московская школа управления </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A02888">
-[...6 lines deleted...]
-        <w:t>частно</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сколково</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A02888">
-[...1064 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Программа «Школа ректоров 12: Ректорский кадровый резерв» (образовательная программа для высшего звена руководства университетов (ректоров и проректоров), управленческих кадров в сфере государственного и муниципального управления, руководителей среднего и крупного бизнеса, предпринимательства, социальной и научной сферы)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0024137D" w:rsidRDefault="0024137D" w:rsidP="0024137D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Российские и мировые тренды развития системы высшего образования – 72 часа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0024137D" w:rsidRDefault="0024137D" w:rsidP="0024137D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Проблематика реализации системных изменений в сфере управления высшим образованием – 72 часа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0024137D" w:rsidRDefault="00427B41" w:rsidP="0024137D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Новая модель университета: двигатели развития и управление изменениями – 72 часа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00427B41" w:rsidRDefault="00427B41" w:rsidP="0024137D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Модернизация базовых процессов в университете – 72 часа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00427B41" w:rsidRDefault="00427B41" w:rsidP="0024137D">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ресурсное планирование и обеспечение проектов стратегического развития в сфере высшего образования – 72 часа</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00444FF8" w:rsidRDefault="00444FF8" w:rsidP="00444FF8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2017 - </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
-      <w:r w:rsidR="003A24D2">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>72</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Подготовка руководителей организаций по обеспечению защиты государственной тайны</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» в </w:t>
       </w:r>
-      <w:r w:rsidR="003A24D2">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>учебном центре ФГУП «НПП «Гамма», г. Москва.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0F5D" w:rsidRDefault="001B0F5D" w:rsidP="00444FF8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0F5D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B0F5D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10.17-4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.11.17 обучение в объеме 48 часов по программе «Анализ ситуации и определение приоритетных направлений развития университета», Московская школа управления СКОЛКОВО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00596" w:rsidRDefault="001D641D" w:rsidP="00444FF8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2017 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обеспечение комплексной безопасности образовательной организации</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ФГБНУ «Институт педагогики, психологии и социальных проблем», г. Казань</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00596" w:rsidRDefault="00A3620C" w:rsidP="00444FF8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Основы гражданской обороны образовательной организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ФГБОУ ВО «Московский государственный технический университет имени Н.Э. Баумана», г. Москва.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="001B0F5D" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.03.18-17.03.18 обучение в объеме 53 часа по программе «Проблемные точки реализации стратегических направлений университета», Московская школа управления СКОЛКОВО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
-      <w:r w:rsidR="00D00596">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
-      <w:r w:rsidR="00D00596">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Обучение педагогических работников навыкам оказания первой помощи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в Межотраслевом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">региональном центре повышения квалификации и переподготовки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>специалистов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФГБОУ ВПО «Иркутский государственный технический университет»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Организация учебного процесса по основным профессиональным образовательным программам с использованием электронной информационно-образовательной среды (ЭИОС)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в Межотраслевом региональном центре повышения квалификации и переподготовки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>специалистов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФГБОУ ВПО «Иркутский государственный технический университет»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105445">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о курсу «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Комплексное сопровождение обучения лиц с инвалидностью и ограниченными возможностями здоровья в вузе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» в </w:t>
       </w:r>
-      <w:r w:rsidR="00D00596">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ресурсном учебно-методическом центре по обучению инвалидов и лиц с ограниченными возможностями здоровья</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФГБОУ ВПО «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Новосибирский</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственный технический университет»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Безопасность колесных транспортных средств в условиях эксплуатации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рамках 16-й Международной научно-технической конференции Ассоциации автомобильных инженеров, 23-26 апреля 2019 г, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФГБОУ ВПО «Иркутский государственный технический университет»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>128</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">образовательного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>интенсива</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Остров 10-22», 09-22 июля 2019 г, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>АНО «Университет Национальной технологической инициативы 2035», на территории инновационного центра «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сколково</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дополнительного профессионального образования «Университет как региональный центр пространства создания инноваций», 11-16 марта 2019 г, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Московская школа управления «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сколково</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...72 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дополнительного профессионального образования «ШКОЛА РЕКТОРОВ: ЭКСПЕДИЦИЯ», 18-22 марта 2019 г, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Московская школа управления «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сколково</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019 год – принял участие в занятии с руководителями федеральных органов исполнительной власти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и органов исполнительной власти субъектов Российской Федерации в рамках Всероссийского совещания по проблемам гражданской обороны и защиты населения и Международного салона средств обеспечения безопасности «Комплексная безопасность 2019»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00444FF8" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>программе</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...45 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дополнительного профессионального образования «Проработка приоритетных направлений трансформации университета», 10-15 февраля 2020 г, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Московская школа управления «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сколково</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>программе</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">образовательного </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дополнительного профессионального образования «Организация </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...536 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RnD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D13458">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">программ в Университете», 15-20 июня 2020 г, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Московская школа управления «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сколково</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F2DD0" w:rsidRDefault="002F2DD0" w:rsidP="00444FF8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 год - </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>программе</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">дополнительного профессионального образования «Управление проектов. Как правильно делать правильные вещи», 02.11-02.12 2020 г, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Московская школа управления «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сколково</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC6814" w:rsidRDefault="00CC6814" w:rsidP="00444FF8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2021 год - </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>программе</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">дополнительного профессионального образования «Университет 2030: целеполагание», 15-20 марта 2021 г, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Московская школа управления «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сколково</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C058AA" w:rsidRDefault="00C058AA" w:rsidP="00444FF8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дополнительной профессиональной программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Основы государственного и муниципального управления</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>федеральном государственном бюджетном образовательном учреждении дополнительного профессионального образования «Государственная академия промышленного менеджмента имени Н.П. Пастухова», г. Ярославль</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дополнительной профессиональной программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Управление проектами в образовательной организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>федеральном государственном бюджетном образовательном учреждении дополнительного профессионального образования «Государственная академия промышленного менеджмента имени Н.П. Пастухова», г. Ярославль</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">2021 год - </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>72</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дополнительной профессиональной программе</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Управление персоналом. Современные технологии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>федеральном государственном бюджетном образовательном учреждении дополнительного профессионального образования «Государственная академия промышленного менеджмента имени Н.П. Пастухова», г. Ярославль</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C058AA" w:rsidRDefault="00C058AA" w:rsidP="00444FF8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2021 год - </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>72</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дополнительной профессиональной программе</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Менеджмент и экономика в образовательной организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>федеральном государственном бюджетном образовательном учреждении дополнительного профессионального образования «Государственная академия промышленного менеджмента имени Н.П. Пастухова», г. Ярославль</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C154E2" w:rsidRDefault="00C154E2" w:rsidP="00444FF8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2021 год - </w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Руководитель организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>федеральном государственном автономном образовательном учреждении высшего образования «Российский государственный университет нефти и газа (национальный исследовательский университет) имени И.М. Губкина», г. Москва</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 год – принял участие в расширенном совещании с руководителями организаций, подведомственных </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Минобрнауки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> России, по теме:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Состояние комплексной безопасности образовательных организаций, подведомственных </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Минобрнауки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> России</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербургском политехническом университете Петра Великого, г. Санкт-Петербург</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проекты трансформации университета: модели и механизмы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Московской школе управления «СКОЛКОВО", 10-15 января 2022 года,  г. Москва</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Комплексная безопасность в образовательной организации высшего образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Федеральном государственном автономном научном учреждении «Научно-исследовательский институт «Специализированные вычислительные устройства защиты и автоматика», 27-28 мая 2022 года,  г. Красноярск</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>72</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Организация защиты населения и территории от ЧС и ведение ГО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Институте развития МЧС России Академии гражданской защиты МЧС России», 15-26 мая 2023 года,  г. Москва</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>72</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Педагогические и психологические аспекты организации инклюзивного образования для лиц с ограниченными возможностями здоровья и инвалидов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в Межотраслевом региональном центре повышения квалификации и переподготовки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>специалистов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФГБОУ ВПО «Иркутский государственный технический университет»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, г. Иркутск</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Требования охраны труда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ФГБУ «Всероссийский научно-исследовательский институт труда», г. Москва</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>программе</w:t>
       </w:r>
       <w:r w:rsidRPr="00A02888">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Организация проведения работ по защите государственной тайны в организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">» в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Центре защиты информации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ФГБОУ ВПО «Иркутский государственный технический университет»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, г. Иркутск</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00444FF8" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 год - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошел повышение квалификации в объеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Обеспечение экологической безопасности руководителями и специалистами общехозяйственных систем управления</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в Межотраслевом региональном центре повышения квалификации и переподготовки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>специалистов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02888">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФГБОУ ВПО «Иркутский государственный технический университет»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, г. Иркутск</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...89 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...116 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C0C66" w:rsidRPr="00444FF8" w:rsidRDefault="001C0C66" w:rsidP="001C0C66">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...393 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="001C0C66" w:rsidRPr="00444FF8" w:rsidSect="00937BFB">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F50E0" w:rsidRDefault="00E10B24">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FF1205" w:rsidRDefault="00FF1205">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F50E0" w:rsidRDefault="00E10B24">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FF1205" w:rsidRDefault="00FF1205">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="0099486B" w:rsidRDefault="000D089B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A4007E" w:rsidRDefault="00342F59" w:rsidP="00586830">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="a8"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="a5"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a5"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a5"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a5"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00A4007E" w:rsidRDefault="00FF1205">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="009058DB" w:rsidRDefault="00342F59">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009E475F">
+    <w:r w:rsidR="00CE25DF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0099486B" w:rsidRDefault="009E475F">
+  <w:p w:rsidR="00A4007E" w:rsidRDefault="00FF1205">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="0031488F" w:rsidRDefault="00342F59">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="001C0C66">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="0031488F" w:rsidRDefault="00FF1205">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F50E0" w:rsidRDefault="00E10B24">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FF1205" w:rsidRDefault="00FF1205">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F50E0" w:rsidRDefault="00E10B24">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FF1205" w:rsidRDefault="00FF1205">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A4007E" w:rsidRDefault="00342F59">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="a5"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a5"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a5"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a5"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00A4007E" w:rsidRDefault="00FF1205">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="5BD9574B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FFEFFDE"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5868,709 +6250,1053 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="793D7A81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4343532"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000D089B"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00FE55A9"/>
+    <w:rsidRoot w:val="00342F59"/>
+    <w:rsid w:val="00044E97"/>
+    <w:rsid w:val="001C0C66"/>
+    <w:rsid w:val="002703CD"/>
+    <w:rsid w:val="00342F59"/>
+    <w:rsid w:val="003815FB"/>
+    <w:rsid w:val="003C788A"/>
+    <w:rsid w:val="003E43F8"/>
+    <w:rsid w:val="00857091"/>
+    <w:rsid w:val="00CE25DF"/>
+    <w:rsid w:val="00E07E38"/>
+    <w:rsid w:val="00F410ED"/>
+    <w:rsid w:val="00FF1205"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{AAB08A6F-0FFE-46BF-98A2-AA181F0C7061}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00342F59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="footer"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D089B"/>
+    <w:rsid w:val="00342F59"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Нижний колонтитул Знак"/>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D089B"/>
+    <w:rsid w:val="00342F59"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DA18CE"/>
+    <w:rsid w:val="00342F59"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="851"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342F59"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00342F59"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C0C66"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C0C66"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00342F59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:pPr>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Основной текст с отступом 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DA18CE"/>
+    <w:rsid w:val="00342F59"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00342F59"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="Текст выноски Знак"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00342F59"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00105445"/>
+    <w:rsid w:val="00342F59"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0024137D"/>
+    <w:rsid w:val="00342F59"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00342F59"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C0C66"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C0C66"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="1068503607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6816,69 +7542,53 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>14060</Characters>
+  <Pages>5</Pages>
+  <Words>2554</Words>
+  <Characters>14561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>117</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16494</CharactersWithSpaces>
+  <CharactersWithSpaces>17081</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Корняков Михаил Викторович</dc:creator>
+  <dc:creator>Сафарян Наталья Викторовна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>