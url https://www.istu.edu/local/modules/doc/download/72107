--- v0 (2025-11-24)
+++ v1 (2026-04-18)
@@ -1,1646 +1,4624 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00F04607" w:rsidRDefault="009748A0">
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w:rsidR="009748A0" w:rsidRPr="007D00F5" w:rsidRDefault="009748A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лебедева Ольга Евгеньевна </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ауд.:</w:t>
       </w:r>
-      <w:r w:rsidR="00D1319D">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00D1319D" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ж-30</w:t>
       </w:r>
-      <w:r w:rsidR="008F5970">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="008F5970" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="002C4C2E">
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="007D00F5">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>lebedevaoe@ex.istu.edu</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...28 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8 914 001 26 57</w:t>
+      </w:r>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1319D" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 902 512 93 63</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6833" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AD6833">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00AD6833" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>р.т</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AD6833">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00AD6833" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 40-57-43</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="00830196" w:rsidRPr="004E5B05" w:rsidRDefault="00830196" w:rsidP="00830196">
+    </w:p>
+    <w:p w:rsidR="00830196" w:rsidRPr="007D00F5" w:rsidRDefault="00096AD8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проверка на плагиат. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ПАМЯТКА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00830196" w:rsidRPr="007D00F5" w:rsidRDefault="00830196" w:rsidP="00830196">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Работа предоставляется полностью готовая, </w:t>
       </w:r>
-      <w:r w:rsidR="004E5B05" w:rsidRPr="004E5B05">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="004E5B05" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>со сканами подписанных титульного листа и задания</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E5B05">
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не позднее, чем за 10 рабочих дней до даты заседания ГЭК</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5B05" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4412" w:rsidRPr="00CC2EF2" w:rsidRDefault="00CC2EF2" w:rsidP="00BA4412">
+    <w:p w:rsidR="00CB1908" w:rsidRDefault="00CC2EF2" w:rsidP="00BA4412">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Для проведения проверки работы на </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для проведения проверки работы на плагиат </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>необходимо предоставить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1908" w:rsidRDefault="00CB1908" w:rsidP="00CB1908">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) личное </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>заявление</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5B05" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2EF2" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>согласии на проверку</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2EF2" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> объем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2EF2" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заимствования и размещение ВКР в электронно-библиотечной системе (см. стр. 2 памятки) и прикрепите подписанный скан (фото)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4412" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2EF2" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>к письму</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00096AD8" w:rsidRDefault="00CB1908" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>б) письмо</w:t>
+      </w:r>
+      <w:r w:rsidR="00122EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (на фирменном бланке)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о согласии на размещение текста ВКР/ научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЭБС от базового предприятия/организации, материалы которого/которой использованы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при выполнении ВКР/ научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) </w:t>
+      </w:r>
+      <w:r w:rsidR="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(см. стр. 3 памятки)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00096AD8" w:rsidRDefault="00096AD8" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. В случае, если обучающийся </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не предоставил заявление о согласии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на размещение текста в ЭБС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>отсутствует согласие от предприятия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/организации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>где</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выполнялась работа, либо </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЫКР/НКР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> содержат сведения, составляющие государственную тайну, экспертной комиссией института совместно с руководителем структурного подразделения принимается решение о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> размещении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работы в ЭБС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>размещении с изъятием содержательной части</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Решение оформляется протоколом и доводится до всех заинтересованных лиц </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00096AD8" w:rsidRPr="00096AD8" w:rsidRDefault="00096AD8" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     4.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">Работы, подлежащие экспертизе, представляются обучающимся и руководителем ВКР/НКР/научного доклада в экспертные комиссии институтов не позднее чем </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>за две недели</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve"> до даты защиты, установленной графиком. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00830196" w:rsidRPr="00C816A1" w:rsidRDefault="00830196" w:rsidP="00C816A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Файл </w:t>
+      </w:r>
+      <w:r w:rsidR="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с названием</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> типа ВКР_Иванов_И.И._АСУб-17-1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отправлять на электронную почту проверяющего (см. вверху) Указ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30201" w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ать тему письма: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30201" w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Проверка ВКР на плагиат</w:t>
+      </w:r>
+      <w:r w:rsidR="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В теле письма-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в имени</w:t>
+      </w:r>
+      <w:r w:rsidR="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тельном падеже ФИО (полностью) +тема</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2EF2" w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ВКР</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1908" w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ПРОВЕРИТЬ ПО ПРИКАЗУ!!!).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00830196" w:rsidRPr="007D00F5" w:rsidRDefault="00830196" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Название ВКР</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5970" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на титульном листе и </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5970" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> задании</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к ПЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должно соответствовать приказу! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00830196" w:rsidRDefault="00830196" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проверьте шифр ПЗ, который должен соответствовать порядковому номеру обучающегося в приказе (например, 0.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>004</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00.00 ПЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1908" w:rsidRDefault="00CB1908" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Файл (размер которого не должен превышать 30 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC2EF2">
-[...5 lines deleted...]
-        <w:t>антиплагиат</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Mb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CC2EF2">
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>) в формате</w:t>
+      </w:r>
+      <w:r w:rsidR="00096AD8">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2EF2">
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>doc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>docx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2EF2">
-[...16 lines deleted...]
-    <w:p w:rsidR="00830196" w:rsidRPr="00830196" w:rsidRDefault="00830196" w:rsidP="00830196">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включа</w:t>
+      </w:r>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>ет</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1908" w:rsidRPr="00096AD8" w:rsidRDefault="00CB1908" w:rsidP="00867819">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">− титульный лист ВКР/НКР/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1908" w:rsidRPr="00096AD8" w:rsidRDefault="00CB1908" w:rsidP="00867819">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">− лист </w:t>
+      </w:r>
+      <w:r w:rsidR="00867819" w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">(двустороннее заполнение) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">с заданием на ВКР; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00867819" w:rsidRPr="00096AD8" w:rsidRDefault="00867819" w:rsidP="00867819">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t>-лист с краткой аннотацией</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1908" w:rsidRPr="00096AD8" w:rsidRDefault="00867819" w:rsidP="00867819">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1908" w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve"> лист с содержанием ВКР; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1908" w:rsidRPr="00096AD8" w:rsidRDefault="00867819" w:rsidP="00867819">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1908" w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve"> текстовая часть ВКР/НКР/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve"> по главам</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1908" w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00867819" w:rsidRPr="00096AD8" w:rsidRDefault="00867819" w:rsidP="00867819">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t>- заключение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00867819" w:rsidRPr="00096AD8" w:rsidRDefault="00867819" w:rsidP="00867819">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>- список использованных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1908" w:rsidRPr="00096AD8" w:rsidRDefault="00CB1908" w:rsidP="00867819">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">− графическая часть (при наличии); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1908" w:rsidRDefault="00CB1908" w:rsidP="00867819">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve"> приложения к ВКР/НКР/научному докладу (при наличии). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00096AD8" w:rsidRPr="00096AD8" w:rsidRDefault="00096AD8" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Объем пояснительной записки – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>не менее 60 страниц</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (без учета приложений).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00867819" w:rsidRDefault="00B30201" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:t xml:space="preserve">Показатель оригинальности текста ВКР по программам </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D00F5">
+        <w:t>бакалавриата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D00F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00471252" w:rsidRPr="007D00F5">
+        <w:t>и магистратуры</w:t>
+      </w:r>
+      <w:r w:rsidR="00867819">
+        <w:t xml:space="preserve"> для допуска к защите </w:t>
+      </w:r>
+      <w:r w:rsidR="00471252" w:rsidRPr="007D00F5">
+        <w:t xml:space="preserve">должен быть </w:t>
+      </w:r>
+      <w:r w:rsidR="00471252" w:rsidRPr="00867819">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00867819" w:rsidRPr="00867819">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>% и выше</w:t>
+      </w:r>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00867819">
+        <w:t xml:space="preserve">С показателем оригинальности текста от 50% </w:t>
+      </w:r>
+      <w:r w:rsidR="00867819" w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">до 60% </w:t>
+      </w:r>
+      <w:r w:rsidR="00867819" w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>обучающийся допускается к защите ВКР в ГЭК, но по требованию членов ГЭК доказывает</w:t>
+      </w:r>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> правомерность заимствований. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00867819" w:rsidRPr="00867819" w:rsidRDefault="004E5B05" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Справку о заимствовании забрать в Ж-300 с 10:00 до</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6833" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16:3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2EF2" w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(понедельник – пятница).</w:t>
+      </w:r>
+      <w:r w:rsidR="00867819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка вкладывается в ВКР/НКР.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00867819" w:rsidRDefault="00867819" w:rsidP="00096AD8">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Руководитель ВКР/НКР обязан включить в отзыв на ВКР/НКР анализ отчета проверки работы на наличие заимствований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="007D00F5" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Лебедева Ольга Евгеньевна </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ауд.: Ж-300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="007D00F5">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>lebedevaoe@ex.istu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8 914 001 26 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 902 512 93 63, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>р.т</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 40-57-43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="007D00F5" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проверка на плагиат. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ПАМЯТКА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="007D00F5" w:rsidRDefault="008077D7" w:rsidP="008077D7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B30201" w:rsidRDefault="00B30201" w:rsidP="00830196">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Работа предоставляется полностью готовая, со сканами подписанных титульного листа и задания </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не позднее, чем за 10 рабочих дней до даты заседания ГЭК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00830196" w:rsidRPr="00830196" w:rsidRDefault="00830196" w:rsidP="00830196">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для проведения проверки работы на плагиат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>необходимо предоставить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) личное </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявление о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>согласии на проверку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> объем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заимствования и размещение ВКР в электронно-библиотечной системе (см. стр. 2 памятки) и прикрепите подписанный скан (фото) к письму</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>б) письмо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (на фирменном бланке)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о согласии на размещение текста ВКР/ научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЭБС от базового предприятия/организации, материалы которого/которой использованы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при выполнении ВКР/ научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(см. стр. 3 памятки)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. В случае, если обучающийся </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не предоставил заявление о согласии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на размещение текста в ЭБС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>отсутствует согласие от предприятия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/организации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>где</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выполнялась работа, либо </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЫКР/НКР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> содержат сведения, составляющие государственную тайну, экспертной комиссией института совместно с руководителем структурного подразделения принимается решение о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> размещении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работы в ЭБС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>размещении с изъятием содержательной части</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Решение оформляется протоколом и доводится до всех заинтересованных лиц </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     4.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">Работы, подлежащие экспертизе, представляются обучающимся и руководителем ВКР/НКР/научного доклада в экспертные комиссии институтов не позднее чем </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>за две недели</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve"> до даты защиты, установленной графиком. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00C816A1" w:rsidRDefault="008077D7" w:rsidP="008077D7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00830196" w:rsidRDefault="00830196" w:rsidP="00830196">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Файл </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с названием</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> типа ВКР_Иванов_И.И._АСУб-17-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отправлять на электронную почту проверяющего (см. вверху) Указ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ать тему письма: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Проверка ВКР на плагиат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В теле письма-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в имени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тельном падеже ФИО (полностью) +тема</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C816A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ВКР (ПРОВЕРИТЬ ПО ПРИКАЗУ!!!).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="007D00F5" w:rsidRDefault="008077D7" w:rsidP="008077D7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00830196" w:rsidRDefault="00830196" w:rsidP="00830196">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Название ВКР на титульном листе и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> задании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к ПЗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должно соответствовать приказу! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проверьте шифр ПЗ, который должен соответствовать порядковому номеру обучающегося в приказе (например, 0.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>004</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00.00 ПЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Файл (размер которого не должен превышать 30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Mb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) в формате </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>doc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>docx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>обучающегося</w:t>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  включает</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="00830196" w:rsidRDefault="00B30201" w:rsidP="00471252">
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">− титульный лист ВКР/НКР/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">− лист (двустороннее заполнение) с заданием на ВКР; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t>-лист с краткой аннотацией</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">- лист с содержанием ВКР; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">- текстовая часть ВКР/НКР/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) по главам; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t>- заключение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>- список использованных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve">− графическая часть (при наличии); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00096AD8">
+        <w:t xml:space="preserve"> приложения к ВКР/НКР/научному докладу (при наличии). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00096AD8" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Объем пояснительной записки – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>не менее 60 страниц</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (без учета приложений).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:t xml:space="preserve">Показатель оригинальности текста ВКР по программам </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D00F5">
+        <w:t>бакалавриата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D00F5">
+        <w:t xml:space="preserve"> и магистратуры</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> для допуска к защите </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D00F5">
+        <w:t xml:space="preserve">должен быть </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867819">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>60% и выше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">С показателем оригинальности текста от 50% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">до 60% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096AD8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>обучающийся допускается к защите ВКР в ГЭК, но по требованию членов ГЭК доказывает</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> правомерность заимствований. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRPr="00867819" w:rsidRDefault="008077D7" w:rsidP="008077D7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...62 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRDefault="004E5B05" w:rsidP="00471252">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Справку о заимствовании забрать в Ж-300 с 10:00 до 16:30 (понедельник – пятница).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка вкладывается в ВКР/НКР.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Руководитель ВКР/НКР обязан включить в отзыв на ВКР/НКР анализ отчета проверки работы на наличие заимствований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="008077D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...135 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00B24A03" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008077D7" w:rsidRDefault="008077D7" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B24A03">
-[...58 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00B24A03" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00B24A03" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00B24A03" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00B24A03" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о проверке на объем заимствования и размещение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ВКР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F61F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F61F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>НКР/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>в электронно-библиотечной системе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...58 lines deleted...]
-      <w:r w:rsidRPr="005F61F8">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Я, __________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_, обучающийся группы______________ заявляю, что в моей выпускной квалификационной работе/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>научно-квалификационной работе (диссертации)/научном докладе об основных результатах подготовленной научно-квалификационной работы (</w:t>
+      </w:r>
+      <w:r w:rsidR="008077D7" w:rsidRPr="00334D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00B24A03" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">диссертации) </w:t>
+      </w:r>
+      <w:r w:rsidR="008077D7" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тему:    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00793938" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="008077D7" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00793938">
+      <w:r w:rsidRPr="00334D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00793938">
+      <w:r w:rsidRPr="00334D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>название темы полностью</w:t>
       </w:r>
-      <w:r w:rsidRPr="00793938">
+      <w:r w:rsidRPr="00334D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00B24A03" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>не содержится неправомочных заимствований (без указания автора и источника заимствования).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00B24A03" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Все прямые заимствования из печатных и электронных источников, а также из защищённых ранее письменных работ, кандидатских и докторских ди</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00F81849" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+        <w:t>Все прямые заимствования из печатных и электронных источников, а также из защищённых ранее письменных работ, кандидатских и докторских диссертаций имеют соответствующие ссылки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Текст представленной выпускной квалификационной работы/</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F61F8">
+      <w:r w:rsidRPr="00334D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00B24A03" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">научно-квалификационной работы (диссертации)/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>не содержит сведений, составляющих государственную тайну, а также производственных, технических, экономических, организационных и других сведений, в том числе сведений о результатах интеллектуальной деятельности в научно-технической сфере, о способах осуществления профессиональной деятельности, которые имеют действительную или потенциальную коммерческую ценность в силу неизвестности их третьим лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Я ознакомле</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">а) с «Порядком проведения государственной итоговой аттестации по образовательным программам – программам </w:t>
+        <w:t xml:space="preserve">Я ознакомлен(а) с «Порядком проведения государственной итоговой аттестации по образовательным программам – программам </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>бакалавриата</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, программам </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>специалитета</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, и программам магистратуры», утвержденным приказом </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Минобрнауки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> России от 29.06.2015 года №636/«Порядком проведения государственной итоговой аттестации по образовательным программам – программам подготовки научно-педагогических кадров в аспирантуре (адъюнктуре), программам ординатуры, программам </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ассистентуры</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">-стажировки», утвержденным приказом </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Минобрнауки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B24A03">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> России от 18.03.2016 года №227.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5B05" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00F81849">
+        <w:t xml:space="preserve">Выражаю согласие на проверку текста на объем заимствования и размещение </w:t>
+      </w:r>
+      <w:r w:rsidR="008077D7" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>в электронно-библиотечной системе,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> представленной выпускной квалификационной работы/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">научно-квалификационной работы (диссертации)/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>по теме:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="008077D7" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="26"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5B05" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+    <w:p w:rsidR="00DF2E50" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E5B05" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00B24A03" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00B24A03" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________/_____________________/  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF2E50" w:rsidRPr="00334D3D" w:rsidRDefault="00DF2E50" w:rsidP="00334D3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24A03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="26"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="004E5B05" w:rsidRPr="00B24A03" w:rsidRDefault="004E5B05" w:rsidP="004E5B05">
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       дата           подпись                              И.О. Фамилия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00B24A03" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00B24A03" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о проверке на объем заимствования и размещение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ВКР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F61F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F61F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>НКР/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>в электронно-библиотечной системе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Я, __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_, обучающийся группы______________ заявляю, что в моей выпускной квалификационной работе/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">научно-квалификационной работе (диссертации)/научном докладе об основных результатах подготовленной научно-квалификационной работы (диссертации) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на тему:    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«__________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
+        <w:t>название темы полностью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>не содержится неправомочных заимствований (без указания автора и источника заимствования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Все прямые заимствования из печатных и электронных источников, а также из защищённых ранее письменных работ, кандидатских и докторских диссертаций имеют соответствующие ссылки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Текст представленной выпускной квалификационной работы/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">научно-квалификационной работы (диссертации)/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>не содержит сведений, составляющих государственную тайну, а также производственных, технических, экономических, организационных и других сведений, в том числе сведений о результатах интеллектуальной деятельности в научно-технической сфере, о способах осуществления профессиональной деятельности, которые имеют действительную или потенциальную коммерческую ценность в силу неизвестности их третьим лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Я ознакомлен(а) с «Порядком проведения государственной итоговой аттестации по образовательным программам – программам </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>бакалавриата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, программам </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>специалитета</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, и программам магистратуры», утвержденным приказом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Минобрнауки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> России от 29.06.2015 года №636/«Порядком проведения государственной итоговой аттестации по образовательным программам – программам подготовки научно-педагогических кадров в аспирантуре (адъюнктуре), программам ординатуры, программам </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ассистентуры</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-стажировки», утвержденным приказом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Минобрнауки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> России от 18.03.2016 года №227.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Выражаю согласие на проверку текста на объем заимствования и размещение в электронно-библиотечной системе, представленной выпускной квалификационной работы/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">научно-квалификационной работы (диссертации)/научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>по теме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«____________________________________________________________________________________________________________________________________________________________________________________________________________________________».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00B24A03" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________/_____________________/  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00334D3D" w:rsidRPr="00334D3D" w:rsidRDefault="00334D3D" w:rsidP="00334D3D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">       дата           подпись                              И.О. Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5B05" w:rsidRDefault="004E5B05" w:rsidP="004E5B05"/>
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="004E5B05" w:rsidRPr="00471252">
+    <w:p w:rsidR="00DF2E50" w:rsidRDefault="00DF2E50" w:rsidP="00DF2E50">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ac"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5341"/>
+        <w:gridCol w:w="5341"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00337861" w:rsidRPr="00337861" w:rsidTr="00337861">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337861">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ФИРМЕННЫЙ                                                                                                  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337861">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БЛАНК </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337861">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПРЕДПРИЯТИЯ/ОРГАНИЗАЦИИ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5341" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337861">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ректору </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337861">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФГБОУ ВО «Иркутский национальный исследовательский технический университет» </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337861">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337861">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ФИО) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337861">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">664074, г. Иркутск, ул. Лермонтова, 83 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:t xml:space="preserve">О согласовании размещения текста </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:t xml:space="preserve">ВКР/ научного доклада об </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:t xml:space="preserve">основных результатах подготовленной </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:t xml:space="preserve">научно-квалификационной работы (диссертации) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD6833" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в электронно-библиотечной системе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По результатам рассмотрения ВКР/ научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) на тему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«_____________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>название темы полностью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выполненной обучающимся </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ФИО обучающегося полностью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с использованием информации и материалов, представленных </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>полное наименование предприятия/организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сообщаем, что текст представленной ВКР/ научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации) не содержит производственных, технических, экономических, организационных и других сведений, в том числе сведений о результатах интеллектуальной деятельности в научно-технической сфере, о способах осуществления профессиональной деятельности, которые имеют действительную или потенциальную коммерческую ценность в силу неизвестности их третьим лицам. В соответствии с вышеизложенным </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>полное наименование предприятия/организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">согласовывает размещение в электронно-библиотечной системе текста ВКР/ научного доклада об основных результатах подготовленной научно-квалификационной работы (диссертации), выполненной по теме: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«_____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________», обучающимся</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ФИО обучающегося полностью</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(должность руководителя/уполномоченного </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>лица)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337861">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ФИО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Дата: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00337861" w:rsidRPr="00337861" w:rsidRDefault="00337861" w:rsidP="00337861">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Исполнитель: ___________________________ (+ тел.)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00337861" w:rsidRPr="00337861" w:rsidSect="007D00F5">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22E61C0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E642F164"/>
+    <w:lvl w:ilvl="0" w:tplc="9F40CB90">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A900ACA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32E83FC2"/>
+    <w:lvl w:ilvl="0" w:tplc="91F4D836">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="355A0482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BFCE50A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1682,267 +4660,616 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42684E11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BFCE50A"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A006C9"/>
+    <w:rsid w:val="000968E9"/>
+    <w:rsid w:val="00096AD8"/>
+    <w:rsid w:val="00122EFA"/>
     <w:rsid w:val="00280191"/>
+    <w:rsid w:val="00334D3D"/>
+    <w:rsid w:val="00337861"/>
     <w:rsid w:val="004420F9"/>
     <w:rsid w:val="00471252"/>
     <w:rsid w:val="004E5B05"/>
+    <w:rsid w:val="005B71B1"/>
     <w:rsid w:val="006A1EB7"/>
+    <w:rsid w:val="006D6B09"/>
+    <w:rsid w:val="007B6272"/>
+    <w:rsid w:val="007D00F5"/>
+    <w:rsid w:val="008077D7"/>
     <w:rsid w:val="00830196"/>
+    <w:rsid w:val="00867819"/>
     <w:rsid w:val="008F5970"/>
     <w:rsid w:val="009748A0"/>
     <w:rsid w:val="00A006C9"/>
     <w:rsid w:val="00AD6833"/>
     <w:rsid w:val="00B30201"/>
     <w:rsid w:val="00B77F04"/>
     <w:rsid w:val="00BA4412"/>
+    <w:rsid w:val="00BE399F"/>
+    <w:rsid w:val="00C816A1"/>
+    <w:rsid w:val="00CB1908"/>
     <w:rsid w:val="00CC2EF2"/>
     <w:rsid w:val="00D1319D"/>
+    <w:rsid w:val="00DA2694"/>
+    <w:rsid w:val="00DF2E50"/>
+    <w:rsid w:val="00EB1C35"/>
+    <w:rsid w:val="00EE1B1E"/>
+    <w:rsid w:val="00FB44D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{04F5C49D-C5AE-403D-8C46-B0B993B187AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1953,274 +5280,196 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009748A0"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00830196"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-</w:styles>
-[...169 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00FB44D1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB44D1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="009748A0"/>
+    <w:rsid w:val="00CB1908"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00830196"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB1908"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB1908"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB1908"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="a9"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB1908"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00CB1908"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ac">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00337861"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lebedevaoe@ex.istu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lebedevaoe@ex.istu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lebedevaoe@ex.istu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2468,70 +5717,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3291</Characters>
+  <Pages>1</Pages>
+  <Words>2208</Words>
+  <Characters>12587</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3861</CharactersWithSpaces>
+  <CharactersWithSpaces>14766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Гладких Анастасия Михайловна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>