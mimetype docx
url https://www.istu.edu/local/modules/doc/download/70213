--- v0 (2025-10-07)
+++ v1 (2026-06-04)
@@ -14,50 +14,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00E37FF5" w:rsidRDefault="00D843B5" w:rsidP="00D843B5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>СОГЛАСОВАНО</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D843B5" w:rsidRDefault="00D843B5" w:rsidP="00D843B5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
@@ -84,113 +86,109 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="007801CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00D843B5" w:rsidRDefault="00D843B5" w:rsidP="00D843B5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D843B5" w:rsidRDefault="00D843B5" w:rsidP="00D843B5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>«__</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>«___»______________202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>_»_</w:t>
-[...10 lines deleted...]
-        <w:t>_____________2024 г.</w:t>
+        <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D843B5" w:rsidRDefault="00D843B5" w:rsidP="00D843B5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E37FF5" w:rsidRDefault="00E37FF5" w:rsidP="00D843B5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1749,86 +1747,87 @@
     <w:rsid w:val="0075052E"/>
     <w:rsid w:val="007801CD"/>
     <w:rsid w:val="0078585D"/>
     <w:rsid w:val="008E0A1D"/>
     <w:rsid w:val="008E19E3"/>
     <w:rsid w:val="008F53C6"/>
     <w:rsid w:val="009811D6"/>
     <w:rsid w:val="009824AD"/>
     <w:rsid w:val="009866CC"/>
     <w:rsid w:val="0099239C"/>
     <w:rsid w:val="009C21AA"/>
     <w:rsid w:val="009E7F85"/>
     <w:rsid w:val="00A65863"/>
     <w:rsid w:val="00AB287C"/>
     <w:rsid w:val="00AD2268"/>
     <w:rsid w:val="00AF5178"/>
     <w:rsid w:val="00AF6A11"/>
     <w:rsid w:val="00B14F09"/>
     <w:rsid w:val="00BE0452"/>
     <w:rsid w:val="00C13484"/>
     <w:rsid w:val="00C3577C"/>
     <w:rsid w:val="00CD39FC"/>
     <w:rsid w:val="00CF04E2"/>
     <w:rsid w:val="00D27CE8"/>
     <w:rsid w:val="00D3299D"/>
+    <w:rsid w:val="00D76530"/>
     <w:rsid w:val="00D843B5"/>
     <w:rsid w:val="00DC27E9"/>
     <w:rsid w:val="00E34853"/>
     <w:rsid w:val="00E37FF5"/>
     <w:rsid w:val="00E72544"/>
     <w:rsid w:val="00E97D17"/>
     <w:rsid w:val="00EB1FD5"/>
     <w:rsid w:val="00F103E9"/>
     <w:rsid w:val="00F4452B"/>
     <w:rsid w:val="00F474F5"/>
+    <w:rsid w:val="00F96276"/>
     <w:rsid w:val="00FE163C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6088B4DB"/>
   <w15:docId w15:val="{3E4CA5B6-867E-4F30-9C4F-99E850BE1039}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>