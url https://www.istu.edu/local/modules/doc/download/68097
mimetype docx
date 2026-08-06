--- v0 (2025-10-07)
+++ v1 (2026-08-06)
@@ -1,2384 +1,2866 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:right="278"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1 ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="00723184">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
+        <w:ind w:right="278" w:hanging="284"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B744B" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Студенческие общежития студгородка ИРНИТУ предназначены для временного проживания и размещения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>иногородних обучающихся по очной форме на период их обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">иногородних обучающихся по заочной форме обучения на период прохождения промежуточной аттестации; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>иногородних абитуриентов на период прохождения вступительных испытаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="004772BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
         <w:ind w:right="278"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>При условии полной обеспеченности местами в студенческом общежитии перечисленных выше категорий обучающихся, администрация университета по согласованию с ППОС вправе принять решение о размещении в студенческих общежитиях студгородка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>стажёров, слушателей МРЦПК и представителей других форм послевузовского и дополнительного профессионального образования для проживания в период их очного обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>других категорий обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>в особых случаях сотрудников университета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004772BB" w:rsidRDefault="001B744B" w:rsidP="002663FD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Проживание в студенческих общежитиях посторонних лиц не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="00723184" w:rsidRDefault="001B744B" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Распределение комнат в общежитиях между институтами/факультетами оформляется приказом ректора и согласовывается с ППОС. Распределение мест среди обучающихся производится управлением кампусом, на основании заявлений обучающихся и согласно следующему порядку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4201A" w:rsidRPr="00E4201A" w:rsidRDefault="001B744B" w:rsidP="00E4201A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4201A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Жилые помещения общежитий предоставляются в первоочередном порядке для обучающихся по основным образовательным программам среднего профессионального и высшего образования по очной форме обучения, не имеющих регистрации по месту жительства в городе Иркутске, относящихся к категориям</w:t>
+      </w:r>
+      <w:r w:rsidR="002663FD" w:rsidRPr="00E4201A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, согласно п.8.1 Положения о студенческом городке ФГБОУ ВО «ИРНИТУ». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="00E4201A" w:rsidRDefault="001B744B" w:rsidP="00E4201A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4201A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заселение обучающихся производится на основании приказа ректора университета на заселение, их личных заявлений и договора найма жилого помещения в студенческом общежитии. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заселение сотрудников производится в соответствии с Положением о Жилищной </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4201A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>омиссии ФГБОУ ВО «ИРНИТУ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B744B" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С обучающимися, нуждающимися в общежитии, заключается Договор найма жилого помещения.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB" w:rsidDel="00370DA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003912F3">
-[...7 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="004772BB" w:rsidRDefault="001B744B" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Договоры найма жилого помещения составляются в двух экземплярах, один экземпляр хранится у проживающего, другой в администрации общежития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="004772BB" w:rsidRDefault="0001441E" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Старший администратор общежития знакомит каждого с настоящим Положением, правилами внутреннего распорядка проживания в общежитии, правилами пожарной безопасности, проводит соответствующий инструктаж по технике безопасности при эксплуатации электробытовых приборов, бытовой теле-радио аппаратуры и компьютерной техники. Инструктаж заносится в соответствующие журналы под подпись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00723184" w:rsidRPr="00723184" w:rsidRDefault="00613B3F" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спорные вопросы, возникающие в процессе заселения студентов в общежития, согласовываются с </w:t>
+      </w:r>
+      <w:r w:rsidR="0001441E" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ППОС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИРНИТУ и </w:t>
+      </w:r>
+      <w:r w:rsidR="0001441E" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>управлением кампусом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="00723184" w:rsidRDefault="0001441E" w:rsidP="0035745F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-1" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Обучающиеся обязаны освободить занимаемую площадь в течение 3 дней при отчислении из университета (в том числе и по его окончанию), а иностранные обучающиеся – в течение 10 дней, после издания приказа при отчислении из университета (в том числе и по его окончанию) в случае:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="00723184" w:rsidRDefault="0001441E" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>перехода на заочную или вечернюю форму обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="00723184" w:rsidRDefault="0001441E" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>окончания обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="00723184" w:rsidRDefault="0001441E" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>расторжения договора об обучении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="00723184" w:rsidRDefault="0001441E" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выселения; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="00723184" w:rsidRDefault="0001441E" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ухода в академический отпуск.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="004772BB" w:rsidRDefault="0001441E" w:rsidP="002663FD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-73" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613B3F" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход в общежитие осуществляется по пропускам. При входе в общежитие студент обязан сдать свой пропуск вахтеру (дежурному по общежитию), а при выходе взять его. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001441E" w:rsidRPr="004772BB" w:rsidRDefault="0001441E" w:rsidP="002663FD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-73" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613B3F" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Время нахождения гостей в общежитии определяется администрацией общежития. Нахождение гостей в общежитии разрешено с 10:00 до 22:00 часов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRDefault="0001441E" w:rsidP="002663FD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-73" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613B3F" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>С 23:00 часов в общежитии запрещается превышение допустимого уровня громкости и шума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035745F" w:rsidRPr="0035745F" w:rsidRDefault="0035745F" w:rsidP="0035745F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-73" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035745F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход в общежития студенческого городка ФГБОУ ВО «ИРНИТУ», оснащенные турникетами, подключенными к электронно-пропускной системе, для обучающихся, проживающих в общежитиях, осуществляется только при наличии электронного и бумажного пропусков. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035745F" w:rsidRPr="0035745F" w:rsidRDefault="0035745F" w:rsidP="0035745F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035745F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При заселении в общежитие старший администратор/администратор общежития оформляет бумажный пропуск обучающемуся. Обучающийся обязан подключить электронный пропуск для входа в общежитие в Бюро пропусков управления безопасности, главный корпус ИРНИТУ (ауд. К-107). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00054D8C" w:rsidRPr="0035745F" w:rsidRDefault="0035745F" w:rsidP="0035745F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035745F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В случае выезда из общежития старший администратор/администратор общежития изымает бумажный пропуск обучающегося и передает информацию сотрудникам ОАО «Тайфун» для беспрепятственного вывоза личных вещей обучающегося, а также сообщает о выезде обучающегося из общежития в Бюро пропусков управления безопасности (ауд. К-107) для ограничения доступа в общежитие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="7513"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:right="278"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 ПРАВА И ОБЯЗАННОСТИ, ПРОЖИВАЮЩИХ В ОБЩЕЖИТИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="002663FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-284"/>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:right="278" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проживающие имеют право: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="0035745F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="69" w:hanging="207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проживать в предоставленном жилом помещении (комнате) весь срок обучения в университете при условии соблюдения правил внутреннего распорядка и наличии свободного жилого фонда в порядке заселения, указанном в п. 1.3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="0035745F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="69" w:hanging="207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>пользоваться предоставленной жилой площадью, учебными, культурными, бытовыми, оздоровительно-спортивными помещениями, оборудованием и инвентарём общежития;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="0035745F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="69" w:hanging="207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>пользоваться личными исправными лицензированными (сертифицированными) электроприборами, бытовой техникой, кроме приборов, превышающих мощность 2 кВт, при соблюдении правил пожарной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="0035745F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="69" w:hanging="207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">переселяться с согласия администрации общежития в другое жилое помещение студенческого общежития; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="0035745F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="69" w:hanging="207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>принимать посетителей в соответствии с Правилами внутреннего распорядка проживания в студенческих общежитиях Студгородка ИРНИТУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="0035745F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="69" w:hanging="207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>обращаться в ППОС или управление кампусом с заявлением о пересмотре решения в случае несогласия с решением АВК общежития о наложении административного взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="7513"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:right="278"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Проживающие обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="69" w:hanging="284"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>строго соблюдать правила проживания и внутреннего распорядка студенческого общежития, техники безопасности, пожарной и общественной безопасности, пользования жилым помещением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="69" w:hanging="284"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>допускать в жилое помещение в любое время представителя Наймодателя для осмотра технического состояния жилого помещения, санитарно-технического и иного оборудования, находящегося в нем, а также для выполнения необходимых работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бережно относиться к помещениям, оборудованию и инвентарю студенческого общежития, экономно расходовать электроэнергию и воду, соблюдать чистоту в жилых помещениях и местах общего пользования, ежедневно производить уборку в своих жилых помещениях (блоках)</w:t>
+      </w:r>
+      <w:r w:rsidR="004772BB" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, обеспечивать сохранность мебели и инвентаря, переданного согласно акту приема-передачи и технического состояния жилого помещения, в общежитии ФГБОУ ВО «ИРНИТУ»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>своевременно, в установленном порядке, вносить оплату за проживание, коммунальные услуги и все виды дополнительных услуг</w:t>
+      </w:r>
+      <w:r w:rsidR="004772BB" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Обязанность вносить плату за проживание возникает с момента заключения настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>выполнять пункты договора найма жилого помещения, заключенного с администрацией ИРНИТУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>сдать один запасно</w:t>
+      </w:r>
+      <w:r w:rsidR="004772BB" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й ключ от комнаты, в которой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проживают в соответствии с договором найма, </w:t>
+      </w:r>
+      <w:r w:rsidR="004772BB" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>старшему администратору</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общежития на случай аварийных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>возмещать причинённый материальный ущерб имуществу общежитий в соответствии с законодательством РФ и заключённым договором найма жилого помещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">получить временную регистрацию в сроки, установленные законодательством Российской Федерации; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035745F" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035745F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предупредить устно/письменно старшего администратора/администратора общежития, не менее чем за 2 дня, о предстоящем выселении из общежития, временном выезде на каникулы или производственную практику. Сдать закрепленное помещение и ключи от него </w:t>
+      </w:r>
+      <w:r w:rsidR="000F435F" w:rsidRPr="0035745F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>старшему администратору/администратору</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035745F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общежития под расписку, получить письменное разрешение на вынос вещей через вахту общежития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="0035745F" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035745F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>использовать жилое помещение по назначению и в пределах, установленных Жилищным кодексом Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">при обнаружении неисправности жилого помещения или санитарно-технического и иного оборудования, находящегося в нем, немедленно принимать возможные меры к их устранению и в случае необходимости сообщать о них Наймодателю; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ежедневно производить уборку занимаемой комнаты. Соблюдать порядок в местах общего пользования, самостоятельно выносить мусор в мусорные контейнеры, расположенные во дворе общежития, не допускать попадания бытового и строительного мусора в систему канализации; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не допускать проживания посторонних лиц в комнате; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D65745" w:rsidRPr="004772BB" w:rsidRDefault="00D65745" w:rsidP="00723184">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>в течение месяца со дня заселения в общежитие зарегистрироваться, а в случае дальнейшего не проживания в общежитии, сняться с учета в паспортном столе студ</w:t>
+      </w:r>
+      <w:r w:rsidR="004772BB" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>енческого городка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:right="278"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.3</w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Проживающим в общежитии ЗАПРЕЩАЕТСЯ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="69" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>самостоятельно переселяться из одной комнаты в другую;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="69" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>осуществлять перепланировку комнат, разборку комнатных шкафов, установку душей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="69" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>производить переделку и исправление электропроводки самостоятельно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бросать в систему канализации предметы, приводящие к ее засорению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>выносить мусор из комнаты в коридор и комнаты бытового назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>выбрасывать мусор и бытовые отходы из окна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">после 23 часов включать радио и телеаппаратуру с громкостью, превышающей слышимость в пределах комнаты; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>оставлять гостей на ночлег без соответствующего разрешения зав. общежитием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>наклеивать на стены в местах общего пользования, кроме отведенного специально для этой цели места, объявления, расписания, репродукции т. д.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>заниматься коммерческой деятельностью в помещениях общежития;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">курить, в том числе электронные сигареты, кальяны, электронные системы доставки никотина, устройства для потребления табака нагреваемого и т. д., в общежитиях и на территории </w:t>
+      </w:r>
+      <w:r w:rsidR="004772BB" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>туд</w:t>
+      </w:r>
+      <w:r w:rsidR="004772BB" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">енческого </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>городка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>использовать кипятильники, электрочайники, электроплитки, рисоварки, электросковородки, пароварки, тостеры и другие электронагревательные приборы, не имеющие устройств тепловой защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>наклеивать и выводить из строя датчики пожарной сигнализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>пользоваться ковровыми и синтетическими покрытиями на полу. Разрешаются только прикроватные коврики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>загромождать пути эвакуации (коридоры, лестничные площадки, рекреации) личными вещами, инвентарём общежития и проводами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>использовать пиротехнику в общежитии и на прилегающей территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>находиться в общежитии в нетрезвом состоянии, хранить, употреблять и проносить спиртные напитки, в том числе и пиво;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хранить, употреблять, изготавливать и продавать наркотические вещества; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="69" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>хранить огнестрельное и холодное оружие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:right="278"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.4</w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003912F3">
-[...7 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Содержание животны</w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>х в общежитии СТРОГО ЗАПРЕЩЕНО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:right="278"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3 ПООЩРЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:right="278"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003912F3">
-[...7 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Проживающие в общежитии студенты и аспиранты, выполняющие правила проживания и внутреннего распорядка и активно участвующие в организации проведения работ в общежитии, могут быть представлены к моральному и материальному поощрению (благодарности, грамоты, сувенирная продукция с символикой</w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004772BB" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>туд</w:t>
+      </w:r>
+      <w:r w:rsidR="004772BB" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">енческого </w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>городка или Университета).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:right="278"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 НАКАЗАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:right="278"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003912F3" w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003912F3">
-[...233 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>За нарушение правил проживания и правил внутреннего распорядка в студенческом общежитии к проживающим по представлению администрации общежития, решению АВК общежития могут быть применены меры общественного, административного воздействия, дисциплинарные и иные виды взысканий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="69" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>замечание;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="69" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00613B3F" w:rsidRPr="003912F3" w:rsidRDefault="00613B3F" w:rsidP="003912F3">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>выговор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00613B3F" w:rsidRPr="004772BB" w:rsidRDefault="00613B3F" w:rsidP="004772BB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="69" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...1386 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004772BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>отчисление из образовательного учреждения с расторжением договора найма жилого помещения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00806945" w:rsidRPr="003912F3" w:rsidRDefault="00806945" w:rsidP="003912F3">
-[...42 lines deleted...]
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    <w:p w:rsidR="004772BB" w:rsidRDefault="004772BB" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    <w:p w:rsidR="004772BB" w:rsidRDefault="004772BB" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003912F3" w:rsidRDefault="003912F3" w:rsidP="00806945">
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00703736" w:rsidRDefault="00703736" w:rsidP="00806945">
+    </w:p>
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="center" w:pos="7533"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:left="180" w:right="278"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="center" w:pos="7533"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:left="180" w:right="278"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="002663FD" w:rsidRDefault="002663FD" w:rsidP="00806945">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-180"/>
+          <w:tab w:val="center" w:pos="7533"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="11550"/>
+        </w:tabs>
+        <w:ind w:left="180" w:right="278"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00806945" w:rsidRDefault="003912F3" w:rsidP="003912F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8040"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="142" w:right="278"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
@@ -2415,82 +2897,100 @@
       <w:r w:rsidRPr="00176F34">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>ПРАВИЛА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00806945" w:rsidRPr="00806945" w:rsidRDefault="00806945" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00806945" w:rsidRPr="00806945" w:rsidRDefault="003912F3" w:rsidP="00806945">
+    <w:p w:rsidR="00806945" w:rsidRPr="00806945" w:rsidRDefault="001B744B" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9645"/>
         </w:tabs>
         <w:ind w:left="180" w:right="278"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>В</w:t>
+        <w:t>Проживания и в</w:t>
       </w:r>
       <w:r w:rsidR="00806945" w:rsidRPr="00806945">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>нутреннего распорядка проживания в студенческих общежитиях студгородка ИРНИТУ</w:t>
+        <w:t>нутреннего распорядка в студенческих общежитиях студ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9592B">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">енческого </w:t>
+      </w:r>
+      <w:r w:rsidR="00806945" w:rsidRPr="00806945">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>городка ИРНИТУ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00806945" w:rsidRPr="00806945" w:rsidRDefault="00806945" w:rsidP="00176F34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9645"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="278"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806945">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -2541,126 +3041,148 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ФГБОУ ВО ИРНИТУ</w:t>
       </w:r>
       <w:r w:rsidR="00176F34">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> от </w:t>
       </w:r>
       <w:r w:rsidR="00176F34" w:rsidRPr="00176F34">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
+      <w:r w:rsidR="001B744B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00176F34" w:rsidRPr="00176F34">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="001B744B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>апреля</w:t>
+      </w:r>
+      <w:r w:rsidR="00176F34" w:rsidRPr="00176F34">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
       <w:r w:rsidR="00613B3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>24</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001B744B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00176F34" w:rsidRPr="00176F34">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">г. № </w:t>
+      </w:r>
+      <w:r w:rsidR="001B744B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>315</w:t>
       </w:r>
       <w:r w:rsidR="00613B3F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>мая</w:t>
-[...43 lines deleted...]
-        <w:t>289-О</w:t>
+        <w:t>-О</w:t>
       </w:r>
       <w:r w:rsidRPr="00176F34">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00613B3F" w:rsidRDefault="00613B3F" w:rsidP="00176F34">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6612"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2747,102 +3269,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00806945" w:rsidRDefault="00806945" w:rsidP="00806945">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00806945" w:rsidRDefault="00806945" w:rsidP="00806945">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...50 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00806945" w:rsidRPr="00806945" w:rsidRDefault="00806945" w:rsidP="00806945">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-180"/>
           <w:tab w:val="center" w:pos="7533"/>
           <w:tab w:val="left" w:pos="11550"/>
         </w:tabs>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00806945" w:rsidRPr="00806945" w:rsidSect="003912F3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="284" w:right="253" w:bottom="426" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="570"/>
       <w:docGrid w:linePitch="360"/>
@@ -2886,50 +3356,163 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="034936E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E882378"/>
+    <w:lvl w:ilvl="0" w:tplc="008AECA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03E62F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27FC7620"/>
     <w:lvl w:ilvl="0" w:tplc="513CD4A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2998,51 +3581,708 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08B24A46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BFE903C"/>
+    <w:lvl w:ilvl="0" w:tplc="008AECA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B84AA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F88A6CFA"/>
+    <w:lvl w:ilvl="0" w:tplc="008AECA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BF94BCD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4066F15E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="243D0139"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FAEA170"/>
+    <w:lvl w:ilvl="0" w:tplc="008AECA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D960156"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D706918A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34E44D7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DFC3504"/>
+    <w:lvl w:ilvl="0" w:tplc="651A23EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="5.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="385E289F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C2C5B84"/>
     <w:lvl w:ilvl="0" w:tplc="E672467E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="6.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1996" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2716" w:hanging="360"/>
       </w:pPr>
@@ -3089,86 +4329,587 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6316" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7036" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41A75AAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27660064"/>
+    <w:lvl w:ilvl="0" w:tplc="008AECA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44F12684"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C58C2CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="008AECA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="729A567B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C92891C8"/>
+    <w:lvl w:ilvl="0" w:tplc="008AECA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F1103B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01DCB976"/>
+    <w:lvl w:ilvl="0" w:tplc="513CD4A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00071B71"/>
+    <w:rsid w:val="0001441E"/>
+    <w:rsid w:val="00054D8C"/>
     <w:rsid w:val="00071B71"/>
     <w:rsid w:val="000E41E3"/>
+    <w:rsid w:val="000F435F"/>
     <w:rsid w:val="00176F34"/>
+    <w:rsid w:val="001B744B"/>
+    <w:rsid w:val="002663FD"/>
+    <w:rsid w:val="0035745F"/>
     <w:rsid w:val="003912F3"/>
+    <w:rsid w:val="004772BB"/>
+    <w:rsid w:val="005404DC"/>
     <w:rsid w:val="005673C4"/>
+    <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="00613B3F"/>
     <w:rsid w:val="006300DA"/>
     <w:rsid w:val="00703736"/>
+    <w:rsid w:val="00723184"/>
     <w:rsid w:val="00806945"/>
     <w:rsid w:val="0092269E"/>
     <w:rsid w:val="00A60356"/>
+    <w:rsid w:val="00D638C1"/>
+    <w:rsid w:val="00D65745"/>
     <w:rsid w:val="00E04AC0"/>
     <w:rsid w:val="00E05C6A"/>
+    <w:rsid w:val="00E4201A"/>
+    <w:rsid w:val="00F9592B"/>
+    <w:rsid w:val="00FE55B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{A82E2873-90B0-45D9-8EFD-946E0AB3C20D}"/>
@@ -3587,99 +5328,107 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005673C4"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00703736"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00703736"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Абзац списка Знак"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="001B744B"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -3934,66 +5683,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1302</Words>
-  <Characters>7424</Characters>
+  <Words>1618</Words>
+  <Characters>9224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8709</CharactersWithSpaces>
+  <CharactersWithSpaces>10821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бани Мелхем Светлана Анатольевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>