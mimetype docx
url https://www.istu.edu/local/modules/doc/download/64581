--- v0 (2026-08-06)
+++ v1 (2026-11-07)
@@ -1,943 +1,974 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD32EB" w:rsidTr="00AD32EB">
+      <w:tr w:rsidR="00AD32EB" w14:paraId="4BABDC73" w14:textId="77777777" w:rsidTr="00AD32EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="3A6D9D5B" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="1A3A6D06" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2020"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство </w:t>
             </w:r>
             <w:r w:rsidRPr="00A727AF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>науки и высшего образования</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Российской Федерации</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRPr="00234025" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="4E75452A" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00234025" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00234025">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Федеральное государственное бюджетное образовательное учреждение высшего образования</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRPr="00234025" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="03EB28C3" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00234025" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00234025">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ИРКУТСКИЙ НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ ТЕХНИЧЕСКИЙ УНИВЕРСИТЕТ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="6F8785C5" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="3D23DAF7" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002135A7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>ЗАЯВКА</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="23940E13" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00234025">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на участие в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>конкурсе</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="01ECA84D" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>обучающихся, претендующих на получение стипендии Ученого совета</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="6F014AB1" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="1F9B5567" w14:textId="00BEB58D" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="149" w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002D2E99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>За период:</w:t>
             </w:r>
             <w:r w:rsidR="00E42083">
-              <w:t xml:space="preserve"> с 06.11.2021 по 06.11.2022</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00066AA0">
+              <w:t>с 30.10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E42083">
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00066AA0">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E42083">
+              <w:t xml:space="preserve"> по </w:t>
+            </w:r>
+            <w:r w:rsidR="00066AA0">
+              <w:t>30.10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E42083">
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00066AA0">
+              <w:t>6</w:t>
+            </w:r>
             <w:r>
               <w:t xml:space="preserve"> г. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="25280698" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="149"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D2E99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Направление деятельности:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> учебная / научно-исследовательская / общественная / культурно-творческая / спортивная </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD32EB">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(оставить ваше направление, остальные удалить)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="0B91B536" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="149" w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002D2E99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Обучающийся:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00072192">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Фамилия Имя Отчество</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="6FE190BC" w14:textId="67C28BA6" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="149" w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002D2E99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Институт / Группа:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00072192">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Институт / АА-15-1</w:t>
+              <w:t>Институт / АА-</w:t>
+            </w:r>
+            <w:r w:rsidR="00066AA0">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00072192">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5-1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="3B7A7E5F" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="149" w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="002D2E99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Контакты:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> тел.: </w:t>
             </w:r>
             <w:r w:rsidRPr="00072192">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="654EE8F0" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">                       e-</w:t>
+              <w:t xml:space="preserve">                       </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>mail</w:t>
+              <w:t>e-mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00072192">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>____________</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a3"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="712"/>
               <w:gridCol w:w="1276"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="5134"/>
               <w:gridCol w:w="1220"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w:rsidTr="00072192">
+            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w14:paraId="46F7EBC3" w14:textId="77777777" w:rsidTr="00072192">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="712" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
+                <w:p w14:paraId="1F4B24A5" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54E90">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>№</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1276" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
+                <w:p w14:paraId="20C97F2C" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54E90">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>Номер критерия</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
+                <w:p w14:paraId="6D207B6C" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54E90">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>(по таблице)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
+                <w:p w14:paraId="122BC02B" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54E90">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>Количество баллов</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5134" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="3377F4AF" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54E90">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>Наименование подтверждающего документа</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1220" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
+                <w:p w14:paraId="1BF2A6DB" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00E54E90" w:rsidRDefault="00AD32EB" w:rsidP="00072192">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E54E90">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>Дата</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w:rsidTr="007F4477">
+            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w14:paraId="6DED86F7" w14:textId="77777777" w:rsidTr="007F4477">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="712" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="301C6744" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00072192">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>001</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1276" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="4CB263DC" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="72ADC5B0" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="0F85D7D1" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1220" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="1CB52F8A" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w:rsidTr="007F4477">
+            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w14:paraId="0D4AE8B2" w14:textId="77777777" w:rsidTr="007F4477">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="712" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="4C5F96A9" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00072192">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>002</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1276" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="0A239EA6" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="138A0433" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="30CFCD5A" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1220" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="2F05D1B5" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w:rsidTr="007F4477">
+            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w14:paraId="36BC116A" w14:textId="77777777" w:rsidTr="007F4477">
               <w:trPr>
                 <w:trHeight w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="712" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="0DCDA346" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00072192">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>003</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1276" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="24FD6728" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="286B4240" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="35D94720" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1220" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="6B8A611A" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w:rsidTr="007F4477">
+            <w:tr w:rsidR="00AD32EB" w:rsidRPr="002D2E99" w14:paraId="5C58E9D6" w14:textId="77777777" w:rsidTr="007F4477">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="712" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="67F4E9CB" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00072192">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>…</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1276" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="39BA0C3B" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="3173F419" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="4868338E" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1220" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+                <w:p w14:paraId="608EAB92" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00072192" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="5A0FA2DD" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A118E">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Подписывая настоящий документ, подтверждаю, что с целью назначения мне стипендиальных выплат предоставляю достоверные не искаженные данные о своих достижениях и имею оригиналы всех подтверждающих документов, об ответственности за предоставление ложных сведений предупрежден(а). Содержание статей 159, 159.2, 327 Уголовного кодекса Российской Федерации, статьи 19.23 Кодекса Российской Федерации об административных правонарушениях мне разъяснены</w:t>
             </w:r>
             <w:r w:rsidRPr="009A118E">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="24E7D63F" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRPr="00345BDC" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="6D13002E" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00345BDC" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00345BDC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>С положением и критериями оценки достижений ознакомлен и согласен.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="0CFAE7FD" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="10A29161" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="149" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="00072192">
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                                              </w:t>
@@ -953,301 +984,288 @@
                 <w:i/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD32EB">
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>И.О. Фамилия</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRPr="00774665" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="47B0001E" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00774665" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="149" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774665">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(подпись)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRPr="00345BDC" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="46015C7C" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00345BDC" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="149" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00345BDC">
               <w:t>Документы проверены.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="3D45D5DE" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="149" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>_____________________                       __________________            _______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRPr="00774665" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="3B2A70CD" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00774665" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="149" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>(д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774665">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>д</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00774665">
+              <w:t>олжность</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>олжность</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774665">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00774665">
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">                               (п</w:t>
+            </w:r>
             <w:r w:rsidRPr="00774665">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">         </w:t>
+              <w:t>одпись</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">                               (п</w:t>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00774665">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>одпись</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">                                               И.О. Фамилия</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD32EB" w:rsidRPr="00296D44" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
+          <w:p w14:paraId="6636496E" w14:textId="77777777" w:rsidR="00AD32EB" w:rsidRPr="00296D44" w:rsidRDefault="00AD32EB" w:rsidP="007F4477">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00282A65" w:rsidRDefault="00E42083" w:rsidP="00AD32EB">
+    <w:p w14:paraId="1B34F94D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00AD32EB">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00282A65">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE5C07"/>
+    <w:rsid w:val="00066AA0"/>
     <w:rsid w:val="00072192"/>
     <w:rsid w:val="001C1922"/>
     <w:rsid w:val="00AD32EB"/>
+    <w:rsid w:val="00BC27A1"/>
     <w:rsid w:val="00C21928"/>
     <w:rsid w:val="00E42083"/>
     <w:rsid w:val="00EE5C07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="46673F88"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0DA162B5-CAA1-4F12-AA88-DE086EEBE4CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1575,50 +1593,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AD32EB"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1645,51 +1668,51 @@
     <w:rsid w:val="00AD32EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1918,51 +1941,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>250</Words>
   <Characters>1426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Маньков Иван Дмитриевич</dc:creator>
   <cp:keywords/>
   <dc:description/>