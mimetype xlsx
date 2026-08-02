--- v0 (2025-10-08)
+++ v1 (2026-08-02)
@@ -3,113 +3,101 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="165" windowWidth="19155" windowHeight="12270"/>
+    <workbookView xWindow="360" yWindow="225" windowWidth="19155" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Наименование оборудованных учебных кабинетов, объектов для проведения практических занятий, объектов физической культуры и спорта с перечнем основного оборудования</t>
   </si>
   <si>
-    <t>Полное наименование собственника (арендодателя, ссудодателя) объекта недвижимого имущества</t>
-[...4 lines deleted...]
-  <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
-    <t>Собственность или оперативное управление, хозяйственное ведение, аренда (субаренда), безвозмездное пользование, практическая подготовка</t>
-[...1 lines deleted...]
-  <si>
     <t>Руководитель ООП</t>
   </si>
   <si>
     <t>подпись</t>
   </si>
   <si>
-    <t>ФИО</t>
-[...1 lines deleted...]
-  <si>
     <t>Дата</t>
   </si>
   <si>
     <t>*- форма заполняется в формате MS Excel</t>
   </si>
   <si>
     <t xml:space="preserve"> ** - Столбец 2 заполняется в строгом соответствии с  утвержденным учебным планом.</t>
   </si>
   <si>
     <t>Форма о материально-техническом обеспечение образовательной деятельности по заявленной образовательной программе*</t>
   </si>
   <si>
-    <t>Адрес (местоположение) учебных кабинетов, объектов для проведения практических занятий, объектов физической культуры и спорта (с указанием площади и номера помещения в соответствии с документами бюро технической инвентаризации)</t>
-[...1 lines deleted...]
-  <si>
     <t>Наименование учебных предметов, курсов, дисциплин (модулей), практики, иных видов учебной деятельности, предусмотренных учебным планом образовательной программы**</t>
+  </si>
+  <si>
+    <t>Адрес (местоположение) учебных кабинетов, объектов для проведения практических занятий, объектов физической культуры и спорта</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -118,51 +106,51 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -209,250 +197,175 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...28 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="9"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -719,297 +632,217 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G20"/>
+  <dimension ref="A2:D19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="27.140625" customWidth="1"/>
+    <col min="1" max="1" width="11.28515625" customWidth="1"/>
+    <col min="2" max="2" width="30.140625" customWidth="1"/>
+    <col min="3" max="3" width="35.7109375" customWidth="1"/>
+    <col min="4" max="4" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="3" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+    </row>
+    <row r="3" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
-      <c r="E3" s="1"/>
-[...4 lines deleted...]
-      <c r="A4" s="4" t="s">
+    </row>
+    <row r="4" spans="1:4" ht="135.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="2">
+        <v>1</v>
+      </c>
+      <c r="B5" s="3">
+        <v>2</v>
+      </c>
+      <c r="C5" s="3">
+        <v>3</v>
+      </c>
+      <c r="D5" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+    </row>
+    <row r="8" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="10"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="21"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="12"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="13"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...8 lines deleted...]
-      <c r="E4" s="4" t="s">
+      <c r="D12" s="13"/>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="13"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="4" t="s">
-[...81 lines deleted...]
-      <c r="A11" s="26" t="s">
+      <c r="B14" s="22"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="13"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="26"/>
-[...9 lines deleted...]
-      <c r="C12" s="19" t="s">
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+    </row>
+    <row r="17" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="D12" s="18"/>
-[...78 lines deleted...]
-      <c r="F20" s="21"/>
+      <c r="B17" s="19"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="15"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="15"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A2:G2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A17:D17"/>
     <mergeCell ref="A11:B11"/>
-    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="A10:D10"/>
     <mergeCell ref="A14:B14"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
@@ -1026,29 +859,30 @@
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Юдина Юлия Владимировна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>