--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -3,316 +3,459 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="17ECB60F" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="17ECB60F" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00C901FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СПИСОК</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F112C7F" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
-      <w:pPr>
+    <w:p w14:paraId="6F112C7F" w14:textId="74A79A2A" w:rsidR="00022035" w:rsidRDefault="00022035" w:rsidP="00C901FD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">опубликованных учебных изданий и научных трудов соискателя ученого звания </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E4F62F" w14:textId="77777777" w:rsidR="003A4429" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
-      <w:pPr>
+    <w:p w14:paraId="5CD23238" w14:textId="77777777" w:rsidR="00C901FD" w:rsidRPr="00022035" w:rsidRDefault="00C901FD" w:rsidP="00C901FD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E4F62F" w14:textId="6378EF03" w:rsidR="003A4429" w:rsidRDefault="00C901FD" w:rsidP="00C901FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Фамилия </w:t>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r w:rsidR="00022035" w:rsidRPr="00C901FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>амилия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Имя Отчество</w:t>
-      </w:r>
+        <w:t>, и</w:t>
+      </w:r>
+      <w:r w:rsidR="00022035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00022035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00022035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тчество</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (при наличии) соискателя ученого звания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAC5B9C" w14:textId="77777777" w:rsidR="00C901FD" w:rsidRPr="00022035" w:rsidRDefault="00C901FD" w:rsidP="00C901FD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="2976"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00022035" w:rsidRPr="00022035" w14:paraId="3BE8DD37" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00C901FD" w14:paraId="3BE8DD37" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC507DE" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="008B6A1F" w:rsidP="000E3C3F">
+          <w:p w14:paraId="6AC507DE" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00C901FD" w:rsidRDefault="008B6A1F" w:rsidP="000E3C3F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C901FD">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r w:rsidR="00022035" w:rsidRPr="00022035">
+            <w:r w:rsidR="00022035" w:rsidRPr="00C901FD">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23CBC297" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="000E3C3F">
+          <w:p w14:paraId="4496123C" w14:textId="098B35AF" w:rsidR="0071361B" w:rsidRPr="00C901FD" w:rsidRDefault="00022035" w:rsidP="0071361B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00022035">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C901FD">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Наименование учебных изданий, научных трудов и патентов на изобретения и иные объекты интеллектуальной собственности</w:t>
             </w:r>
+            <w:r w:rsidR="00FF3065" w:rsidRPr="00C901FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23CBC297" w14:textId="6E19F7A8" w:rsidR="00FF3065" w:rsidRPr="00C901FD" w:rsidRDefault="00FF3065" w:rsidP="00FF3065">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF4F24C" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="000E3C3F">
+          <w:p w14:paraId="5AF4F24C" w14:textId="2F1ECAA7" w:rsidR="00022035" w:rsidRPr="00C901FD" w:rsidRDefault="00022035" w:rsidP="0071361B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00022035">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C901FD">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Форма учебных изданий и научных трудов</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3065" w:rsidRPr="00C901FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0200267A" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="000E3C3F">
+          <w:p w14:paraId="2E7CAC1E" w14:textId="0FE76806" w:rsidR="0071361B" w:rsidRPr="00C901FD" w:rsidRDefault="00022035" w:rsidP="0071361B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00022035">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C901FD">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Выходные данные</w:t>
             </w:r>
+            <w:r w:rsidR="00FF3065" w:rsidRPr="00C901FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0200267A" w14:textId="3F13CC6A" w:rsidR="00022035" w:rsidRPr="00C901FD" w:rsidRDefault="00022035" w:rsidP="00C901FD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD0DA21" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="000E3C3F">
+          <w:p w14:paraId="5AD0DA21" w14:textId="463669F8" w:rsidR="00022035" w:rsidRPr="00C901FD" w:rsidRDefault="00022035" w:rsidP="0071361B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00022035">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C901FD">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Объем</w:t>
             </w:r>
-            <w:r w:rsidR="00F61030">
+            <w:r w:rsidR="0071361B">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0071361B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>стр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194D0C98" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="000E3C3F">
+          <w:p w14:paraId="194D0C98" w14:textId="77FE0FBA" w:rsidR="00022035" w:rsidRPr="00C901FD" w:rsidRDefault="00022035" w:rsidP="0071361B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00022035">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C901FD">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Соавторы</w:t>
             </w:r>
+            <w:r w:rsidR="00C901FD" w:rsidRPr="00C901FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00022035" w:rsidRPr="008B6A1F" w14:paraId="7B9E7C50" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="008B6A1F" w14:paraId="7B9E7C50" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="15"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F7B5115" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="008B6A1F" w:rsidRDefault="00022035" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -423,51 +566,51 @@
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A87ED10" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="008B6A1F" w:rsidRDefault="00022035" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="P954"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="008B6A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00022035" w:rsidRPr="00D51BBE" w14:paraId="7E018A35" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00D51BBE" w14:paraId="7E018A35" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A1412C9" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00D51BBE" w:rsidRDefault="00022035" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
@@ -543,108 +686,126 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70EE38AF" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00D51BBE" w:rsidRDefault="00022035" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w14:paraId="0FEE15B7" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="0FEE15B7" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C1FFE2E" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1266E5FB" w14:textId="1D8AE1B4" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="00D51BBE" w:rsidP="00F61030">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Полное наименование (</w:t>
             </w:r>
             <w:r w:rsidR="00C01C79">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>вид издания:</w:t>
+              <w:t xml:space="preserve">вид </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C01C79">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>издания:</w:t>
             </w:r>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>учебник, учебное пособие, учебно-методическое пособие, учебное наглядное пособие, рабочая тетрадь, самоучитель, хрестоматия, практикум, задачник, учебная программа)</w:t>
+              <w:t>учебник</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00276AA8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, учебное пособие, учебно-методическое пособие, учебное наглядное пособие, рабочая тетрадь, самоучитель, хрестоматия, практикум, задачник, учебная программа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10919BAA" w14:textId="37F1E3F5" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="00D51BBE" w:rsidP="00F61030">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>печатная</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -687,51 +848,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="190C8243" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="000E3C3F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фамилия И.О., Фамилия И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w14:paraId="76DD84DE" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="76DD84DE" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BC3CAFF" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -796,51 +957,51 @@
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34568949" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3C3F" w:rsidRPr="00276AA8" w14:paraId="55DAB26C" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="55DAB26C" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B3F2033" w14:textId="77777777" w:rsidR="000E3C3F" w:rsidRPr="00276AA8" w:rsidRDefault="000E3C3F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -904,101 +1065,126 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>печатная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45FB68EE" w14:textId="3D91367C" w:rsidR="000E3C3F" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF222B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Иркутск: Изд-во ИрГТУ, 2009. - 131 с.</w:t>
+              <w:t xml:space="preserve">Иркутск: Изд-во </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF222B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ИрГТУ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF222B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 2009. - 131 с.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58F546C1" w14:textId="0174E09A" w:rsidR="000E3C3F" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>131 / 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54A84137" w14:textId="11746DE1" w:rsidR="000E3C3F" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF222B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Чудогашев Е.В., Дмитрий Е.А., Корняков М.В. </w:t>
+              <w:t>Чудогашев</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF222B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Е.В., Дмитрий Е.А., Корняков М.В. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w14:paraId="0BB83319" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="0BB83319" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41FBB219" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1056,51 +1242,51 @@
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="279B4BD0" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w14:paraId="2484899F" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="2484899F" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="348CF2F7" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
@@ -1176,51 +1362,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="162F02A1" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w14:paraId="37D84805" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="37D84805" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BA055E8" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1293,51 +1479,51 @@
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22BFEC48" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w14:paraId="3DD86E4D" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="3DD86E4D" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F4FB4B0" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1402,94 +1588,110 @@
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ACAB6ED" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w14:paraId="4C6AD83C" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="4C6AD83C" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="330C4F66" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="008B6A1F" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A4EC435" w14:textId="1E820D14" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF222B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Инженерная методика бурения взрывных скважин в многолетнемёрзлых породах (</w:t>
+              <w:t xml:space="preserve">Инженерная методика бурения взрывных скважин в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FF222B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>многолетнемёрзлых</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF222B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> породах (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">научная </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF222B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>статья)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ACA2263" w14:textId="1E17D5F8" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
@@ -1620,51 +1822,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A265A81" w14:textId="347B659F" w:rsidR="008B6A1F" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="008B6A1F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF222B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Беляев А.Е., Красноштанов С.Ю., Шевченко А.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF222B" w:rsidRPr="00276AA8" w14:paraId="17F40973" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="17F40973" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="546C8679" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1723,120 +1925,138 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>печатная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42EA4484" w14:textId="2500E7A0" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FF222B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Иркутск : </w:t>
+              <w:t>Иркутск :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FF222B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Изд-во </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF222B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ИрГТУ, 2014. - 412 с.</w:t>
+              <w:t>ИрГТУ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF222B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 2014. - 412 с.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30534F80" w14:textId="2EC2A5F0" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>412 / 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="071DA949" w14:textId="7C64C698" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF222B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Степанов А.Г., Корняков М.В. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF222B" w:rsidRPr="00276AA8" w14:paraId="3899A8DD" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="3899A8DD" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="081B2F89" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1894,51 +2114,51 @@
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CEE9A14" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF222B" w:rsidRPr="00276AA8" w14:paraId="55BF79C3" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="55BF79C3" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79EFF794" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
@@ -2006,51 +2226,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78D9C74B" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF222B" w:rsidRPr="00276AA8" w14:paraId="25563738" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="25563738" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DAF0EE0" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2094,103 +2314,127 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31A06577" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>№ 123456,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>123456,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276AA8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">опубл. 01.01.2020, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00276AA8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>опубл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00276AA8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 01.01.2020, </w:t>
             </w:r>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Россия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7161592C" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EA6F01C" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF222B" w:rsidRPr="00276AA8" w14:paraId="45C082D0" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="00276AA8" w14:paraId="45C082D0" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77911909" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2242,95 +2486,119 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ZL</w:t>
             </w:r>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 202012345678.0,</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00276AA8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>202012345678.0,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276AA8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:br/>
-              <w:t>опубл. 01.01.2020, КНР</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00276AA8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>опубл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00276AA8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 01.01.2020, КНР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="240367AA" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31AC9AEF" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="00276AA8" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF222B" w:rsidRPr="008B6A1F" w14:paraId="69F852D3" w14:textId="77777777" w:rsidTr="00FF222B">
+      <w:tr w:rsidR="00C901FD" w:rsidRPr="008B6A1F" w14:paraId="69F852D3" w14:textId="77777777" w:rsidTr="00FF222B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0567440D" w14:textId="77777777" w:rsidR="00FF222B" w:rsidRPr="008B6A1F" w:rsidRDefault="00FF222B" w:rsidP="00FF222B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2764,52 +3032,50 @@
       <w:r w:rsidR="008B6A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008B6A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD6B83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>О.С. Артемова</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="59D21661" w14:textId="77777777" w:rsidR="00022035" w:rsidRDefault="00022035" w:rsidP="00022035"/>
     <w:p w14:paraId="6BB16053" w14:textId="77777777" w:rsidR="008B6A1F" w:rsidRDefault="008B6A1F" w:rsidP="00022035"/>
     <w:p w14:paraId="0EC94F3C" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00D51BBE">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:keepNext/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Примечание.</w:t>
       </w:r>
       <w:r w:rsidR="008B6A1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2991,67 +3257,100 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>для учебных изданий: учебник, учебное пособие, учебно-методическое пособие, учебное наглядное пособие, рабочая тетрадь, самоучитель, хрестоматия, практикум, задачник, учебная программа;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD4B807" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>для научных трудов: научная монография, научная статья, тезисы докладов/сообщений научной конференции (съезда, симпозиума), отчет о проведении научно-исследовательских работ, прошедший депонирование.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA49EB1" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
+    <w:p w14:paraId="1DA49EB1" w14:textId="77777777" w:rsidR="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Все названия учебных изданий и научных трудов указываются на русском языке. Если работа была опубликована на иностранном языке, то указать на каком языке она была опубликована.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C972429" w14:textId="15A58DDE" w:rsidR="0071361B" w:rsidRPr="00022035" w:rsidRDefault="0071361B" w:rsidP="0071361B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наименование </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071361B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>с указанием вида публикации: для учебных изданий: учебник, учебное пособие, учебно-методическое пособие, учебное наглядное пособие, рабочая тетрадь, самоучитель, хрестоматия, практикум, задачник, онлайн-курс; для научных трудов: научная монография, научная статья, тезисы докладов/сообщений научной конференции/съезда/симпозиума/семинара/форума/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>конгресса.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F689DFA" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3. В </w:t>
       </w:r>
       <w:hyperlink w:anchor="P951" w:history="1">
         <w:r w:rsidRPr="00022035">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
@@ -3188,51 +3487,67 @@
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>конкретизируются место и время публикации</w:t>
       </w:r>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (издательство, номер или серия периодического издания, год); </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51BBE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>дается характеристика сборников</w:t>
       </w:r>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (межвузовский, тематический, внутривузовский), </w:t>
+        <w:t xml:space="preserve"> (межвузовский, тематический, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00022035">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>внутривузовский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00022035">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51BBE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>место и год их издания</w:t>
       </w:r>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; указывается тематика, категория, место и год проведения научных и методических конференций, симпозиумов, семинаров и съездов. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51BBE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>В материалах, в которых содержатся тезисы доклада</w:t>
       </w:r>
       <w:r w:rsidRPr="00022035">
@@ -3245,115 +3560,133 @@
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">региональные, отраслевые, межотраслевые, краевые, областные, межвузовские, вузовские (научно-педагогических работников, молодых специалистов, студентов); место депонирования рукописей (организация), номер государственной регистрации, год депонирования, издание, где аннотирована депонированная работа; номер диплома на открытие, авторского свидетельства на изобретение, свидетельства на промышленный образец, дата выдачи; номер патента и дата выдачи; номер регистрации и дата оформления лицензии, информационной карты, алгоритма, проекта. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Для электронных изданий выпускные данные</w:t>
       </w:r>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>: наименование издателя, наименование изготовителя, номер лицензии на издательскую деятельность и дату ее выдачи (для непериодических электронных изданий), регистрационный номер и регистрирующий орган (для периодических электронных изданий).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECEFDBF" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
+    <w:p w14:paraId="2ECEFDBF" w14:textId="77777777" w:rsidR="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3C3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Все данные приводятся в соответствии с правилами библиографического описания документов</w:t>
       </w:r>
       <w:r w:rsidRPr="00022035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E94DB2" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="000E3C3F" w:rsidRDefault="00022035" w:rsidP="00022035">
+    <w:p w14:paraId="55E94DB2" w14:textId="14A2C845" w:rsidR="00022035" w:rsidRPr="000E3C3F" w:rsidRDefault="00022035" w:rsidP="00022035">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3C3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5. В </w:t>
       </w:r>
       <w:hyperlink w:anchor="P953" w:history="1">
         <w:r w:rsidRPr="000E3C3F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>графе 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000E3C3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> указывается количество печатных листов (п.л.) или страниц (с.) публикаций (дробью: в числителе - общий объем, в знаменателе - объем, принадлежащий соискателю).</w:t>
+        <w:t xml:space="preserve"> указывается количество печатных листов (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E3C3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>п.л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E3C3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.) или страниц (с.) публикаций (дробью: в числителе - общий объем, в знаменателе - объем, принадлежащий соискателю).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7256802D" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="000E3C3F" w:rsidRDefault="00022035" w:rsidP="00022035">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3C3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Для электронных изданий объем в мегабайтах (Мб), продолжительность звуковых и видеофрагментов в минутах.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B80285E" w14:textId="77777777" w:rsidR="00022035" w:rsidRPr="00022035" w:rsidRDefault="00022035" w:rsidP="00022035">
       <w:pPr>
@@ -3563,108 +3896,149 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Из ГОСТа - Учебные издания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EAD311" w14:textId="77777777" w:rsidR="00C01C79" w:rsidRPr="00C01C79" w:rsidRDefault="00C01C79" w:rsidP="00C01C79">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>учебник: Учебное издание, содержащее систематическое изложение учебной дисциплины, ее раздела, части, соответствующее учебной программе, и официально утвержденное в качестве данного вида издания.</w:t>
+        <w:t>учебник: Учебное издание, содержащее систематическое изложение учебной дисциплины, ее раздела, ч</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00C01C79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>асти, соответствующее учебной программе, и официально утвержденное в качестве данного вида издания.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445A22D3" w14:textId="77777777" w:rsidR="00C01C79" w:rsidRPr="00C01C79" w:rsidRDefault="00C01C79" w:rsidP="00C01C79">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>учебное пособие: Учебное издание, дополняющее или заменяющее частично или полностью учебник, официально утвержденное в качестве данного вида издания.</w:t>
+        <w:t xml:space="preserve">учебное пособие: Учебное издание, дополняющее или заменяющее </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01C79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>частично</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01C79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или полностью учебник, официально утвержденное в качестве данного вида издания.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F385443" w14:textId="77777777" w:rsidR="00C01C79" w:rsidRPr="00C01C79" w:rsidRDefault="00C01C79" w:rsidP="00C01C79">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>учебно-методическое пособие: Учебное издание, содержащее материалы по методике преподавания, изучения учебной дисциплины, ее раздела, части или воспитания.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010C9556" w14:textId="77777777" w:rsidR="00C01C79" w:rsidRPr="00C01C79" w:rsidRDefault="00C01C79" w:rsidP="00C01C79">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>учебное наглядное пособие: Учебное изоиздание, содержащее материалы в помощь изучению, преподаванию или воспитанию.</w:t>
+        <w:t xml:space="preserve">учебное наглядное пособие: Учебное </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C01C79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>изоиздание</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C01C79">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, содержащее материалы в помощь изучению, преподаванию или воспитанию.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A83EE0" w14:textId="77777777" w:rsidR="00C01C79" w:rsidRPr="00C01C79" w:rsidRDefault="00C01C79" w:rsidP="00C01C79">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01C79">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>рабочая тетрадь: Учебное пособие, имеющее особый дидактический аппарат, способствующий самостоятельной работе учащегося над освоением учебного предмета.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C80C142" w14:textId="77777777" w:rsidR="00C01C79" w:rsidRPr="00C01C79" w:rsidRDefault="00C01C79" w:rsidP="00C01C79">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -3757,103 +4131,103 @@
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="09058A1A" w14:textId="77777777" w:rsidR="000E3C3F" w:rsidRDefault="000E3C3F" w:rsidP="000E3C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1450465431"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="08D1E39C" w14:textId="77777777" w:rsidR="000E3C3F" w:rsidRDefault="000E3C3F">
+      <w:p w14:paraId="08D1E39C" w14:textId="4205E04B" w:rsidR="000E3C3F" w:rsidRDefault="000E3C3F">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AD6B83">
+        <w:r w:rsidR="0071361B">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="73D19EB1" w14:textId="77777777" w:rsidR="000E3C3F" w:rsidRDefault="000E3C3F" w:rsidP="000E3C3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -3950,103 +4324,107 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003529F9"/>
     <w:rsid w:val="00022035"/>
     <w:rsid w:val="000E3C3F"/>
     <w:rsid w:val="00276AA8"/>
     <w:rsid w:val="003529F9"/>
     <w:rsid w:val="003A4429"/>
+    <w:rsid w:val="0071361B"/>
     <w:rsid w:val="008B6A1F"/>
     <w:rsid w:val="00AD6B83"/>
     <w:rsid w:val="00C01C79"/>
+    <w:rsid w:val="00C901FD"/>
     <w:rsid w:val="00CC4305"/>
     <w:rsid w:val="00D51BBE"/>
     <w:rsid w:val="00F61030"/>
     <w:rsid w:val="00FF222B"/>
+    <w:rsid w:val="00FF3065"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3D51BFF3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{85C171C9-921A-4B12-90A0-D7E3E959115C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -4835,69 +5213,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1049</Words>
-  <Characters>5985</Characters>
+  <Words>1112</Words>
+  <Characters>6340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7020</CharactersWithSpaces>
+  <CharactersWithSpaces>7438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Красноштанов Сергей Юрьевич</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>