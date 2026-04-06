--- v0 (2025-11-05)
+++ v1 (2026-04-06)
@@ -536,289 +536,383 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Фамилия Имя Отчество</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E754F8" w14:textId="77777777" w:rsidR="00680AF7" w:rsidRDefault="00680AF7" w:rsidP="00176195">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:firstLine="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Дата рождения: 00.00.1900, гражданство: Российская Федерация.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B39772" w14:textId="77777777" w:rsidR="00680AF7" w:rsidRDefault="00680AF7" w:rsidP="00176195">
+    <w:p w14:paraId="7A4B9722" w14:textId="0474E63F" w:rsidR="006737E3" w:rsidRDefault="006737E3" w:rsidP="00176195">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:firstLine="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Высшее образование: (Наименование образовательной организации, год окончания, квалификация, специальность, серия номер диплома).</w:t>
+        <w:t xml:space="preserve">Паспортные данные: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006737E3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>серия, номер, кем выдан и дата выдачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC5B2E0" w14:textId="3A8C4A69" w:rsidR="00680AF7" w:rsidRDefault="00680AF7" w:rsidP="00176195">
+    <w:p w14:paraId="0D014306" w14:textId="7577E6F4" w:rsidR="006737E3" w:rsidRDefault="006737E3" w:rsidP="00176195">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:firstLine="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ученая степень кандидата/доктора (отрасль) наук</w:t>
-[...69 lines deleted...]
-        <w:t>и выдан диплом (серия номер, дата выдачи) (кем выдан: наименование организации, номер и дата решения/приказа).</w:t>
+        <w:t>СНИЛС: ___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6C19A3" w14:textId="77777777" w:rsidR="00680AF7" w:rsidRDefault="00680AF7" w:rsidP="00176195">
+    <w:p w14:paraId="4F5FF4BF" w14:textId="7711F5D7" w:rsidR="006737E3" w:rsidRDefault="006737E3" w:rsidP="00176195">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:firstLine="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> и/или ДПО: 00 лет 00 месяцев, из них 00 лет 00 месяцев по научной специальности (шифр и наименование специальности).</w:t>
+      <w:r w:rsidRPr="006737E3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Номер записи в Едином федеральном информационном регистре (ИД ЕРН) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(при наличии): ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10204906" w14:textId="77777777" w:rsidR="00680AF7" w:rsidRPr="00056751" w:rsidRDefault="00056751" w:rsidP="00176195">
+    <w:p w14:paraId="3881A2B3" w14:textId="2F3D16B5" w:rsidR="006737E3" w:rsidRDefault="006737E3" w:rsidP="00176195">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:firstLine="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Читает лекционные курсы: (Наименование дисциплин по учебному плану через «;»).</w:t>
+        <w:t>Адрес эл. почты: __________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419E379B" w14:textId="77777777" w:rsidR="00680AF7" w:rsidRDefault="00056751" w:rsidP="00176195">
+    <w:p w14:paraId="23B39772" w14:textId="77777777" w:rsidR="00680AF7" w:rsidRDefault="00680AF7" w:rsidP="00176195">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:firstLine="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Высшее образование: (Наименование образовательной организации, год окончания, квалификация, специальность, серия номер диплома).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC5B2E0" w14:textId="3A8C4A69" w:rsidR="00680AF7" w:rsidRDefault="00680AF7" w:rsidP="00176195">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="680"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ученая степень кандидата/доктора (отрасль) наук</w:t>
+      </w:r>
+      <w:r w:rsidR="00056751">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по научной специальности (шифр, наименование специальности)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> присуждена решением (номер диссертационного совета</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">созданного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на базе </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Наименование организации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) от 00.00.2000 </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и выдан диплом (серия номер, дата выдачи) (кем выдан: наименование организации, номер и дата решения/приказа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6C19A3" w14:textId="77777777" w:rsidR="00680AF7" w:rsidRDefault="00680AF7" w:rsidP="00176195">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="680"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стаж научной и педагогической работы соискателя на (первое число текущего месяца, например 01.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00775652">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.20</w:t>
+      </w:r>
+      <w:r w:rsidR="00775652">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) составляет 00 лет 00 месяцев, в том числе стаж </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7AEB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>педагогической работы в образовательных организация</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3267A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7AEB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3267A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>высшего образования</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7AEB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и/или ДПО: 00 лет 00 месяцев, из них 00 лет 00 месяцев по научной специальности (шифр и наименование специальности).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10204906" w14:textId="77777777" w:rsidR="00680AF7" w:rsidRPr="00056751" w:rsidRDefault="00056751" w:rsidP="00176195">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="680"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Читает лекционные курсы: (Наименование дисциплин по учебному плану через «;»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419E379B" w14:textId="77777777" w:rsidR="00680AF7" w:rsidRDefault="00056751" w:rsidP="00176195">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="680"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Ведет занятия по курсам (дисциплинам): (Наименование дисциплин по учебному плану через «;»).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC819A3" w14:textId="77777777" w:rsidR="00056751" w:rsidRDefault="00056751" w:rsidP="00056751">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120" w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Публикации соискателя</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308C645F" w14:textId="77777777" w:rsidR="00DF6A6F" w:rsidRDefault="00DF6A6F" w:rsidP="00056751">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:firstLine="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Всего и</w:t>
       </w:r>
       <w:r w:rsidR="00056751" w:rsidRPr="00056751">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1664,104 +1758,113 @@
         <w:t>творческих союзах с приложением копий документов, их подтверждающих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C36F49E" w14:textId="77777777" w:rsidR="00DF6A6F" w:rsidRPr="00DF6A6F" w:rsidRDefault="006D0826" w:rsidP="00DF6A6F">
       <w:pPr>
         <w:pStyle w:val="Style0"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(по направлению искусства</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6A6F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00DF6A6F" w:rsidRPr="00DF6A6F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>основные творческие работы - произведения, сольные выступления, концертные программы, партии, роли,</w:t>
       </w:r>
       <w:r w:rsidR="00DF6A6F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF6A6F" w:rsidRPr="00DF6A6F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>исполнительские номера, постановки, гастроли (из списка творческих работ соискателя)</w:t>
+        <w:t>исполнительские номера, постановки, гастроли (из списка тво</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00DF6A6F" w:rsidRPr="00DF6A6F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рческих работ соискателя)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63534397" w14:textId="77777777" w:rsidR="003624D0" w:rsidRDefault="006D0826" w:rsidP="00DF6A6F">
       <w:pPr>
         <w:pStyle w:val="Style0"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(по направлению искусства</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6A6F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00DF6A6F" w:rsidRPr="00DF6A6F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>рекомендации творческих союзов и отзывы-рекомендации о творческой и педагогической деятельности</w:t>
       </w:r>
       <w:r w:rsidR="00DF6A6F">
         <w:rPr>
@@ -1876,52 +1979,50 @@
       </w:r>
       <w:r w:rsidR="00A3267A" w:rsidRPr="00C17CBE">
         <w:rPr>
           <w:rFonts w:eastAsia="T3Font_8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>00.00.</w:t>
       </w:r>
       <w:r w:rsidR="00A3267A">
         <w:rPr>
           <w:rFonts w:eastAsia="T3Font_8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00E53C2C">
         <w:rPr>
           <w:rFonts w:eastAsia="T3Font_8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A3267A" w:rsidRPr="003624D0">
         <w:rPr>
           <w:rFonts w:eastAsia="T3Font_8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="461940DA" w14:textId="77777777" w:rsidR="00A5638F" w:rsidRPr="003624D0" w:rsidRDefault="00A5638F" w:rsidP="0040134E">
       <w:pPr>
         <w:ind w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:eastAsia="T3Font_8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003624D0">
         <w:rPr>
           <w:rFonts w:eastAsia="T3Font_8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Присутствовал</w:t>
@@ -2539,51 +2640,51 @@
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="002C76CA">
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="002C76CA">
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="002C76CA">
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E53C2C">
+        <w:r w:rsidR="00501DAE">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="002C76CA">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="0159830A" w14:textId="77777777" w:rsidR="000F16DA" w:rsidRPr="002C76CA" w:rsidRDefault="000F16DA" w:rsidP="002C76CA">
     <w:pPr>
@@ -4920,63 +5021,63 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A6098"/>
     <w:rsid w:val="000265C9"/>
     <w:rsid w:val="00046C98"/>
     <w:rsid w:val="00056751"/>
     <w:rsid w:val="000670DF"/>
     <w:rsid w:val="00086D8A"/>
     <w:rsid w:val="000B5A56"/>
     <w:rsid w:val="000C7D18"/>
@@ -5017,69 +5118,71 @@
     <w:rsid w:val="00383311"/>
     <w:rsid w:val="003A1F7D"/>
     <w:rsid w:val="003B1B28"/>
     <w:rsid w:val="003B7441"/>
     <w:rsid w:val="003D01F9"/>
     <w:rsid w:val="003D3E1C"/>
     <w:rsid w:val="003E2B2E"/>
     <w:rsid w:val="003F24B6"/>
     <w:rsid w:val="0040134E"/>
     <w:rsid w:val="004029A3"/>
     <w:rsid w:val="00407754"/>
     <w:rsid w:val="00415B61"/>
     <w:rsid w:val="00415B69"/>
     <w:rsid w:val="004464B9"/>
     <w:rsid w:val="0045065E"/>
     <w:rsid w:val="004872DC"/>
     <w:rsid w:val="004A6D7F"/>
     <w:rsid w:val="004B0D14"/>
     <w:rsid w:val="004B10F9"/>
     <w:rsid w:val="004B2313"/>
     <w:rsid w:val="004B48EF"/>
     <w:rsid w:val="004B7B3B"/>
     <w:rsid w:val="004B7D75"/>
     <w:rsid w:val="004C4E99"/>
     <w:rsid w:val="004E733F"/>
+    <w:rsid w:val="00501DAE"/>
     <w:rsid w:val="00510929"/>
     <w:rsid w:val="00543216"/>
     <w:rsid w:val="0055419C"/>
     <w:rsid w:val="00566FE0"/>
     <w:rsid w:val="00572AB5"/>
     <w:rsid w:val="00583E5F"/>
     <w:rsid w:val="00584DA3"/>
     <w:rsid w:val="00591406"/>
     <w:rsid w:val="00597046"/>
     <w:rsid w:val="005A3F6F"/>
     <w:rsid w:val="005A6098"/>
     <w:rsid w:val="005A61F9"/>
     <w:rsid w:val="005E5318"/>
     <w:rsid w:val="005F1BF8"/>
     <w:rsid w:val="005F6F72"/>
     <w:rsid w:val="00623DAF"/>
     <w:rsid w:val="0064378A"/>
     <w:rsid w:val="00664763"/>
     <w:rsid w:val="006734BC"/>
+    <w:rsid w:val="006737E3"/>
     <w:rsid w:val="00680AF7"/>
     <w:rsid w:val="006B34F5"/>
     <w:rsid w:val="006C02F1"/>
     <w:rsid w:val="006D0826"/>
     <w:rsid w:val="006F7AEB"/>
     <w:rsid w:val="00715680"/>
     <w:rsid w:val="007253DA"/>
     <w:rsid w:val="007502A5"/>
     <w:rsid w:val="00754500"/>
     <w:rsid w:val="00756B34"/>
     <w:rsid w:val="00775652"/>
     <w:rsid w:val="0078070F"/>
     <w:rsid w:val="00796CD1"/>
     <w:rsid w:val="007C080A"/>
     <w:rsid w:val="007F2049"/>
     <w:rsid w:val="007F3BAE"/>
     <w:rsid w:val="008227E0"/>
     <w:rsid w:val="00833538"/>
     <w:rsid w:val="00833E8C"/>
     <w:rsid w:val="00854065"/>
     <w:rsid w:val="00873287"/>
     <w:rsid w:val="00875599"/>
     <w:rsid w:val="008831EE"/>
     <w:rsid w:val="00883533"/>
     <w:rsid w:val="008848A7"/>
@@ -5199,51 +5302,51 @@
     <w:rsid w:val="00FA30EF"/>
     <w:rsid w:val="00FA73B1"/>
     <w:rsid w:val="00FA740C"/>
     <w:rsid w:val="00FC2608"/>
     <w:rsid w:val="00FD24DE"/>
     <w:rsid w:val="00FD5F6B"/>
     <w:rsid w:val="00FE0ED6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="58910A32"/>
   <w15:docId w15:val="{EF638DDB-9128-41AC-936F-459C45A54C3B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -6761,94 +6864,94 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F23D93B-5531-40C5-A973-9033C406AF3C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DB38EEC-D00F-40B1-9461-6DB98CA92939}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>577</Words>
-  <Characters>4196</Characters>
+  <Words>604</Words>
+  <Characters>4369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
+  <Lines>36</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Заключение</vt:lpstr>
       <vt:lpstr>Заключение</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ural State University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4764</CharactersWithSpaces>
+  <CharactersWithSpaces>4964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6946932</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.aspirantspb.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>