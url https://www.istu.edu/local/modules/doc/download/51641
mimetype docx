--- v0 (2026-08-01)
+++ v1 (2026-08-29)
@@ -134,94 +134,89 @@
         <w:t xml:space="preserve"> именуемое</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> в дальнейшем </w:t>
       </w:r>
       <w:r w:rsidR="00A71174">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Работодатель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, в лице </w:t>
       </w:r>
       <w:r w:rsidR="00960D29" w:rsidRPr="00960D29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">проректора по учебной работе Смирнова Владимира Владимировича, действующего на основании доверенности </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B62BD">
+        <w:t xml:space="preserve">проректора по учебной работе Смирнова Владимира Владимировича, действующего </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20790">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47AD2" w:rsidRPr="00A47AD2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">основании </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47AD2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказа </w:t>
+      </w:r>
+      <w:r w:rsidR="004B43A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>№ 609-О</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A47AD2" w:rsidRPr="00A47AD2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 07.08.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="009E18DD" w:rsidRPr="00A47AD2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> г. </w:t>
       </w:r>
       <w:r w:rsidR="00960D29" w:rsidRPr="00960D29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>с одной стороны</w:t>
       </w:r>
       <w:r w:rsidR="009F0411" w:rsidRPr="00A8009E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00355CDD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00341B76" w:rsidRPr="00A8009E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
@@ -597,109 +592,70 @@
       </w:pPr>
       <w:r w:rsidRPr="00796B3C">
         <w:rPr>
           <w:rStyle w:val="FontStyle35"/>
         </w:rPr>
         <w:t xml:space="preserve">путем увеличения объема работы, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle35"/>
         </w:rPr>
         <w:t>в соответствии с индивидуальным планом распределения нагрузки</w:t>
       </w:r>
       <w:r w:rsidRPr="00796B3C">
         <w:rPr>
           <w:rStyle w:val="FontStyle35"/>
         </w:rPr>
         <w:t>, на условиях почасовой оплаты труда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle35"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с приказом </w:t>
       </w:r>
-      <w:r w:rsidR="00DF555D" w:rsidRPr="007B62BD">
+      <w:r w:rsidR="00A47AD2" w:rsidRPr="00A47AD2">
         <w:rPr>
           <w:rStyle w:val="FontStyle35"/>
         </w:rPr>
-        <w:t xml:space="preserve">от </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D4498">
+        <w:t xml:space="preserve">от «25» августа 2026 г. № 19/6-опл </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF555D" w:rsidRPr="00A47AD2">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle35"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF555D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...35 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Об установлении стоимости почасовой оплаты труда» </w:t>
+        <w:t xml:space="preserve">Об установлении стоимости почасовой оплаты труда» </w:t>
       </w:r>
       <w:r w:rsidR="00E76EE9">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F580F">
         <w:rPr>
           <w:rStyle w:val="FontStyle35"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="00796B3C">
         <w:rPr>
           <w:rStyle w:val="FontStyle35"/>
         </w:rPr>
         <w:t xml:space="preserve"> размере______________</w:t>
       </w:r>
       <w:r w:rsidR="006B616C">
         <w:rPr>
           <w:rStyle w:val="FontStyle35"/>
@@ -2980,117 +2936,122 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F3251"/>
     <w:rsid w:val="00010BD5"/>
     <w:rsid w:val="00062730"/>
     <w:rsid w:val="000747B1"/>
     <w:rsid w:val="000B723C"/>
     <w:rsid w:val="000D4498"/>
     <w:rsid w:val="001500D0"/>
     <w:rsid w:val="00193853"/>
     <w:rsid w:val="00197DDA"/>
+    <w:rsid w:val="00203961"/>
     <w:rsid w:val="00261F21"/>
     <w:rsid w:val="002A453E"/>
     <w:rsid w:val="002A7597"/>
     <w:rsid w:val="002E2E73"/>
     <w:rsid w:val="002F2010"/>
     <w:rsid w:val="002F3251"/>
     <w:rsid w:val="0031043A"/>
     <w:rsid w:val="00320758"/>
     <w:rsid w:val="003317D6"/>
     <w:rsid w:val="00341B76"/>
     <w:rsid w:val="003474BE"/>
     <w:rsid w:val="003513E5"/>
     <w:rsid w:val="0035215B"/>
     <w:rsid w:val="00355CDD"/>
     <w:rsid w:val="003971A1"/>
     <w:rsid w:val="003F580F"/>
     <w:rsid w:val="004001CE"/>
     <w:rsid w:val="00440F57"/>
     <w:rsid w:val="00457EA6"/>
     <w:rsid w:val="004828EE"/>
     <w:rsid w:val="0049231C"/>
+    <w:rsid w:val="004B43A6"/>
     <w:rsid w:val="004D4061"/>
     <w:rsid w:val="004F2146"/>
     <w:rsid w:val="005000CA"/>
     <w:rsid w:val="005040FB"/>
     <w:rsid w:val="00536C7A"/>
     <w:rsid w:val="005410B4"/>
     <w:rsid w:val="00571517"/>
     <w:rsid w:val="005851D6"/>
     <w:rsid w:val="005B7DDF"/>
     <w:rsid w:val="005C6643"/>
     <w:rsid w:val="005E078C"/>
     <w:rsid w:val="005F5B36"/>
     <w:rsid w:val="006005B1"/>
+    <w:rsid w:val="00632DFE"/>
     <w:rsid w:val="006B616C"/>
     <w:rsid w:val="006F5C0A"/>
     <w:rsid w:val="00727752"/>
     <w:rsid w:val="00733A2B"/>
     <w:rsid w:val="00761B72"/>
     <w:rsid w:val="007A0C5E"/>
     <w:rsid w:val="007B62BD"/>
     <w:rsid w:val="007C3402"/>
     <w:rsid w:val="00852781"/>
     <w:rsid w:val="00853E50"/>
     <w:rsid w:val="008A1452"/>
     <w:rsid w:val="008E1E33"/>
     <w:rsid w:val="008F7D02"/>
     <w:rsid w:val="00906FA8"/>
     <w:rsid w:val="00960D29"/>
     <w:rsid w:val="009D5B97"/>
     <w:rsid w:val="009E18DD"/>
     <w:rsid w:val="009F0411"/>
+    <w:rsid w:val="00A47AD2"/>
     <w:rsid w:val="00A64561"/>
     <w:rsid w:val="00A71174"/>
     <w:rsid w:val="00A73A62"/>
     <w:rsid w:val="00A8009E"/>
     <w:rsid w:val="00AA32AE"/>
     <w:rsid w:val="00AF6E2E"/>
     <w:rsid w:val="00B30399"/>
     <w:rsid w:val="00B551AC"/>
     <w:rsid w:val="00B57C6B"/>
     <w:rsid w:val="00C23C67"/>
     <w:rsid w:val="00C51B04"/>
     <w:rsid w:val="00C95312"/>
     <w:rsid w:val="00CA034B"/>
     <w:rsid w:val="00CE5442"/>
     <w:rsid w:val="00D03EBA"/>
+    <w:rsid w:val="00D20790"/>
     <w:rsid w:val="00D36086"/>
     <w:rsid w:val="00D52726"/>
     <w:rsid w:val="00DA59FE"/>
     <w:rsid w:val="00DF555D"/>
     <w:rsid w:val="00E143CC"/>
     <w:rsid w:val="00E14C46"/>
     <w:rsid w:val="00E16CAB"/>
     <w:rsid w:val="00E46B8B"/>
     <w:rsid w:val="00E552B8"/>
     <w:rsid w:val="00E76EE9"/>
     <w:rsid w:val="00E848B5"/>
     <w:rsid w:val="00EC5A9B"/>
     <w:rsid w:val="00ED696E"/>
     <w:rsid w:val="00EE2545"/>
     <w:rsid w:val="00F7392E"/>
     <w:rsid w:val="00FB69E3"/>
     <w:rsid w:val="00FF264C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4295,77 +4256,77 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>485</Words>
-  <Characters>2769</Characters>
+  <Words>483</Words>
+  <Characters>2755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3248</CharactersWithSpaces>
+  <CharactersWithSpaces>3232</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Гуруленко Татьяна Юрьевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>