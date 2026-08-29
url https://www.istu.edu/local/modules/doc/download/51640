--- v0 (2026-04-01)
+++ v1 (2026-08-29)
@@ -182,120 +182,78 @@
         </w:rPr>
         <w:t xml:space="preserve">, в лице </w:t>
       </w:r>
       <w:r w:rsidR="00A2566B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">проректора </w:t>
       </w:r>
       <w:r w:rsidR="00A2566B" w:rsidRPr="00A8009E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:r w:rsidR="00A2566B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>учебной работе Смирнова Владимира Владимировича</w:t>
       </w:r>
       <w:r w:rsidR="00A2566B" w:rsidRPr="00A8009E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, действующего на основании доверенности </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, действующего на основании </w:t>
+      </w:r>
+      <w:r w:rsidR="00B745EC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказа </w:t>
+      </w:r>
+      <w:r w:rsidR="005866CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>№ 609-О</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00B745EC" w:rsidRPr="00B745EC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 07.08.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00B745EC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00A2566B" w:rsidRPr="00A8009E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>с одной стороны,</w:t>
       </w:r>
       <w:r w:rsidR="00A2566B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00341B76" w:rsidRPr="00A8009E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8009E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00341B76" w:rsidRPr="00A8009E">
@@ -1875,51 +1833,51 @@
     <w:p w:rsidR="00440F57" w:rsidRDefault="00440F57">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00440F57" w:rsidSect="00C23C67">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="426" w:right="567" w:bottom="284" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -2576,86 +2534,89 @@
     <w:rsid w:val="0024554E"/>
     <w:rsid w:val="002A7597"/>
     <w:rsid w:val="002E2E73"/>
     <w:rsid w:val="002F2010"/>
     <w:rsid w:val="002F3251"/>
     <w:rsid w:val="0031043A"/>
     <w:rsid w:val="00320758"/>
     <w:rsid w:val="003317D6"/>
     <w:rsid w:val="00341B76"/>
     <w:rsid w:val="0035215B"/>
     <w:rsid w:val="00355CDD"/>
     <w:rsid w:val="003B154B"/>
     <w:rsid w:val="00431F1E"/>
     <w:rsid w:val="00440F57"/>
     <w:rsid w:val="00457EA6"/>
     <w:rsid w:val="004828EE"/>
     <w:rsid w:val="004910C8"/>
     <w:rsid w:val="0049231C"/>
     <w:rsid w:val="004C79E3"/>
     <w:rsid w:val="004D4061"/>
     <w:rsid w:val="004F2146"/>
     <w:rsid w:val="005000CA"/>
     <w:rsid w:val="00536C7A"/>
     <w:rsid w:val="005410B4"/>
     <w:rsid w:val="005851D6"/>
+    <w:rsid w:val="005866CF"/>
     <w:rsid w:val="005C6643"/>
     <w:rsid w:val="005E078C"/>
     <w:rsid w:val="006005B1"/>
     <w:rsid w:val="0068158A"/>
     <w:rsid w:val="006F5C0A"/>
     <w:rsid w:val="00727752"/>
     <w:rsid w:val="00761B72"/>
     <w:rsid w:val="00776ABD"/>
     <w:rsid w:val="00782DB1"/>
     <w:rsid w:val="007A0C5E"/>
     <w:rsid w:val="007C3402"/>
     <w:rsid w:val="008159E9"/>
     <w:rsid w:val="00852781"/>
     <w:rsid w:val="00853E50"/>
     <w:rsid w:val="00884B68"/>
     <w:rsid w:val="008A1452"/>
     <w:rsid w:val="008E1E33"/>
     <w:rsid w:val="008F7D02"/>
     <w:rsid w:val="00906FA8"/>
     <w:rsid w:val="009D5B97"/>
     <w:rsid w:val="009F0411"/>
     <w:rsid w:val="00A2566B"/>
     <w:rsid w:val="00A8009E"/>
     <w:rsid w:val="00AF6E2E"/>
     <w:rsid w:val="00B06385"/>
     <w:rsid w:val="00B25E00"/>
     <w:rsid w:val="00B30399"/>
     <w:rsid w:val="00B551AC"/>
+    <w:rsid w:val="00B745EC"/>
     <w:rsid w:val="00B8149D"/>
     <w:rsid w:val="00BA5B6C"/>
     <w:rsid w:val="00BB38F9"/>
     <w:rsid w:val="00C23C67"/>
     <w:rsid w:val="00C51B04"/>
     <w:rsid w:val="00C95312"/>
     <w:rsid w:val="00CA034B"/>
     <w:rsid w:val="00CC0062"/>
+    <w:rsid w:val="00CC520B"/>
     <w:rsid w:val="00D03EBA"/>
     <w:rsid w:val="00D36086"/>
     <w:rsid w:val="00D52726"/>
     <w:rsid w:val="00D84030"/>
     <w:rsid w:val="00DA59FE"/>
     <w:rsid w:val="00E143CC"/>
     <w:rsid w:val="00E14C46"/>
     <w:rsid w:val="00E23023"/>
     <w:rsid w:val="00E46B8B"/>
     <w:rsid w:val="00E552B8"/>
     <w:rsid w:val="00E848B5"/>
     <w:rsid w:val="00ED696E"/>
     <w:rsid w:val="00EE2545"/>
     <w:rsid w:val="00FA1DA9"/>
     <w:rsid w:val="00FB69E3"/>
     <w:rsid w:val="00FF264C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -3767,77 +3728,77 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>495</Words>
-  <Characters>2825</Characters>
+  <Words>493</Words>
+  <Characters>2813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3314</CharactersWithSpaces>
+  <CharactersWithSpaces>3300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Гуруленко Татьяна Юрьевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>