--- v0 (2026-03-04)
+++ v1 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00446C88" w:rsidRPr="005A2028" w:rsidRDefault="00446C88" w:rsidP="00446C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2028">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Министерство науки и высшего образования Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00446C88" w:rsidRPr="005A2028" w:rsidRDefault="00446C88" w:rsidP="00446C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2028">
         <w:rPr>
           <w:b/>
@@ -179,131 +179,131 @@
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-253"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="5805" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5805"/>
             </w:tblGrid>
             <w:tr w:rsidR="00344D0C" w:rsidTr="00344D0C">
               <w:trPr>
                 <w:trHeight w:val="1843"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5805" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009B6218" w:rsidRDefault="009B6218" w:rsidP="009B6218">
-[...18 lines deleted...]
-                <w:p w:rsidR="009B6218" w:rsidRDefault="009B6218" w:rsidP="009B6218">
+                <w:p w:rsidR="00C06173" w:rsidRDefault="00C06173" w:rsidP="00C06173">
                   <w:pPr>
                     <w:pStyle w:val="a3"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:ind w:right="-5"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>по воспитательной работе</w:t>
+                    <w:t xml:space="preserve">Рассмотрено на заседании </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:br/>
+                    <w:t>Совета института</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="009B6218" w:rsidRDefault="009B6218" w:rsidP="009B6218">
+                <w:p w:rsidR="00C06173" w:rsidRPr="005F049D" w:rsidRDefault="00C06173" w:rsidP="00C06173">
                   <w:pPr>
                     <w:pStyle w:val="a3"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:ind w:right="-5"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
-                      <w:highlight w:val="cyan"/>
+                      <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="005F049D">
                     <w:rPr>
-                      <w:highlight w:val="cyan"/>
+                      <w:highlight w:val="yellow"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>Протокол №10</w:t>
+                    <w:t>Протокол №___</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00C06173" w:rsidRDefault="00C06173" w:rsidP="00C06173">
+                  <w:pPr>
+                    <w:pStyle w:val="a3"/>
+                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                    <w:ind w:right="-5"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005F049D">
+                    <w:rPr>
+                      <w:highlight w:val="yellow"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">от </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="005F049D">
+                    <w:rPr>
+                      <w:highlight w:val="yellow"/>
+                      <w:u w:val="single"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>« ___ »    ______      20__ г.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="009B6218" w:rsidRDefault="009B6218" w:rsidP="009B6218">
                   <w:pPr>
                     <w:pStyle w:val="a3"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:ind w:right="-5"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...13 lines deleted...]
-                  </w:r>
                 </w:p>
                 <w:p w:rsidR="00344D0C" w:rsidRPr="00AE3BC0" w:rsidRDefault="00344D0C" w:rsidP="00BE0D2E">
                   <w:pPr>
                     <w:pStyle w:val="a3"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                     <w:ind w:right="-5"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="003D2EBD" w:rsidRDefault="003D2EBD">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-5"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -859,58 +859,58 @@
             </w:r>
             <w:bookmarkEnd w:id="18"/>
             <w:bookmarkEnd w:id="19"/>
             <w:bookmarkEnd w:id="20"/>
             <w:bookmarkEnd w:id="21"/>
             <w:bookmarkEnd w:id="22"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r w:rsidRPr="0053670B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00886CF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="0027630A" w:rsidRPr="0027630A">
+            <w:r w:rsidR="00C06173" w:rsidRPr="00C06173">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B0702C" w:rsidRPr="00AE3BC0" w:rsidRDefault="00B0702C" w:rsidP="00317778">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B0702C" w:rsidRPr="00AE3BC0" w:rsidRDefault="00B0702C" w:rsidP="00317778">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-172"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B0702C" w:rsidRPr="00AE3BC0" w:rsidTr="00344D0C">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -919,148 +919,150 @@
           </w:tcPr>
           <w:p w:rsidR="00B0702C" w:rsidRDefault="00B0702C" w:rsidP="00317778">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-172"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B0702C" w:rsidRPr="00AE3BC0" w:rsidRDefault="00B0702C" w:rsidP="00317778">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-172"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B0702C" w:rsidRPr="00AE3BC0" w:rsidRDefault="00B0702C" w:rsidP="0027630A">
+          <w:p w:rsidR="00B0702C" w:rsidRPr="00AE3BC0" w:rsidRDefault="001651D0" w:rsidP="00C06173">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-172"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00390B8F">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve">г. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390B8F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Иркутск, </w:t>
             </w:r>
             <w:r w:rsidRPr="0053670B">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00886CF8" w:rsidRPr="0027630A">
+            <w:r w:rsidRPr="005F049D">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003D2EBD" w:rsidRPr="00AE3BC0" w:rsidRDefault="003D2EBD" w:rsidP="003D2EBD">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-22" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="800080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="003D2EBD" w:rsidRPr="00AE3BC0">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC2980" w:rsidRPr="00AE3BC0" w:rsidRDefault="00DC2980" w:rsidP="00390B8F">
+    <w:p w:rsidR="00EF712A" w:rsidRDefault="00EF712A" w:rsidP="00EF712A">
       <w:pPr>
         <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc515240181"/>
       <w:r w:rsidRPr="00AE3BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1. Общие положения</w:t>
+        <w:t>Общие положения</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
-      <w:r w:rsidRPr="00AE3BC0">
-[...6 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF712A" w:rsidRPr="00EF712A" w:rsidRDefault="00EF712A" w:rsidP="00EF712A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="003D2EBD" w:rsidRPr="00AE3BC0" w:rsidRDefault="00DC2980" w:rsidP="00390B8F">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-22" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE3BC0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. </w:t>
       </w:r>
       <w:r w:rsidR="003D2EBD" w:rsidRPr="00AE3BC0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -1818,135 +1820,168 @@
     </w:p>
     <w:p w:rsidR="006E4180" w:rsidRDefault="006E4180" w:rsidP="006E4180">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Предпринимательское;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E4180" w:rsidRDefault="006E4180" w:rsidP="006E4180">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Культурно-творческое;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E4180" w:rsidRDefault="006E4180" w:rsidP="006E4180">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Профессионально-трудовое;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0702C" w:rsidRPr="006E4180" w:rsidRDefault="006E4180" w:rsidP="006E4180">
+    <w:p w:rsidR="00B0702C" w:rsidRPr="002E220B" w:rsidRDefault="002E220B" w:rsidP="006E4180">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E4180">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Туристическое.</w:t>
+        <w:t>Туристическое;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E220B" w:rsidRPr="002E220B" w:rsidRDefault="002E220B" w:rsidP="006E4180">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="002E220B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Обучение служением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E12AE7" w:rsidRPr="00AE3BC0" w:rsidRDefault="00E12AE7" w:rsidP="00390B8F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="-22"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DC2980" w:rsidRPr="00AE3BC0" w:rsidRDefault="00DC2980" w:rsidP="00390B8F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="-22"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2094,94 +2129,153 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00006299" w:rsidRDefault="00006299" w:rsidP="00006299">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006299">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">занятия внутренним молодежным и студенческим туризмом; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00006299" w:rsidRDefault="00006299" w:rsidP="00006299">
+    <w:p w:rsidR="00C06173" w:rsidRDefault="00C06173" w:rsidP="00C06173">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006299">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">организация международное молодежное сотрудничество; </w:t>
+        <w:t>организация международно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00006299">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> молодежно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00006299">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сотрудничеств</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00006299">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00006299" w:rsidRDefault="00006299" w:rsidP="00006299">
+    <w:p w:rsidR="00C06173" w:rsidRDefault="00006299" w:rsidP="00006299">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006299">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">студенческое самоуправление; − досуговая, творческая и социально-культурная деятельность по организации и проведению значимых событий и мероприятий; </w:t>
+        <w:t xml:space="preserve">студенческое самоуправление; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00006299" w:rsidRDefault="00006299" w:rsidP="00006299">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00006299">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">досуговая, творческая и социально-культурная деятельность по организации и проведению значимых событий и мероприятий; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00006299" w:rsidRDefault="00006299" w:rsidP="00006299">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-22" w:firstLine="709"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006299">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>вовлечение обучающихся в предпринимательскую деятельность</w:t>
       </w:r>
       <w:r>
@@ -3299,59 +3393,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t xml:space="preserve"> ОС-11</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB33CC">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t xml:space="preserve"> Способ</w:t>
             </w:r>
             <w:r w:rsidR="00E505E2">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>ность</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB33CC">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
-              <w:t xml:space="preserve"> использовать базовые </w:t>
-[...7 lines deleted...]
-              <w:t>дефектологические знания в социальной и профессиональной сферах</w:t>
+              <w:t xml:space="preserve"> использовать базовые дефектологические знания в социальной и профессиональной сферах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007247AE" w:rsidRPr="00AE3BC0" w:rsidTr="007247AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007247AE" w:rsidRPr="00AE3BC0" w:rsidRDefault="007247AE" w:rsidP="007247AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
@@ -5164,100 +5250,98 @@
       <w:pPr>
         <w:ind w:left="-284" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005F57E5">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Голубое</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>заполнено по умолчанию для всех ООП, не меняйте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A53DC5" w:rsidRPr="00AE3BC0" w:rsidRDefault="00A53DC5" w:rsidP="00A53DC5">
       <w:pPr>
         <w:ind w:left="-284" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00500379">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Красный курсив </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:t>примечания, удалите их из готового документа.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A53DC5" w:rsidRPr="00AE3BC0" w:rsidSect="008D15E0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="709" w:footer="862" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B51336" w:rsidRDefault="00B51336" w:rsidP="00BB4C89">
+    <w:p w:rsidR="00C2222B" w:rsidRDefault="00C2222B" w:rsidP="00BB4C89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B51336" w:rsidRDefault="00B51336" w:rsidP="00BB4C89">
+    <w:p w:rsidR="00C2222B" w:rsidRDefault="00C2222B" w:rsidP="00BB4C89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5279,86 +5363,87 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B51336" w:rsidRDefault="00B51336" w:rsidP="00BB4C89">
+    <w:p w:rsidR="00C2222B" w:rsidRDefault="00C2222B" w:rsidP="00BB4C89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B51336" w:rsidRDefault="00B51336" w:rsidP="00BB4C89">
+    <w:p w:rsidR="00C2222B" w:rsidRDefault="00C2222B" w:rsidP="00BB4C89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000407"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0000088A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="312" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7601,50 +7686,139 @@
     <w:lvl w:ilvl="6" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5248" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6688" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C1D5A38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61788C72"/>
+    <w:lvl w:ilvl="0" w:tplc="9ED8659A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
@@ -7697,117 +7871,122 @@
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
   </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="124"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D2EBD"/>
     <w:rsid w:val="000049FD"/>
     <w:rsid w:val="00006299"/>
     <w:rsid w:val="00010B94"/>
     <w:rsid w:val="00024103"/>
     <w:rsid w:val="000600BC"/>
     <w:rsid w:val="00074DD8"/>
     <w:rsid w:val="000770F9"/>
     <w:rsid w:val="0009391A"/>
     <w:rsid w:val="00096855"/>
     <w:rsid w:val="000D7361"/>
     <w:rsid w:val="000D75C8"/>
     <w:rsid w:val="000F438A"/>
     <w:rsid w:val="00110003"/>
     <w:rsid w:val="00117D78"/>
     <w:rsid w:val="00130E2C"/>
     <w:rsid w:val="00133DE4"/>
     <w:rsid w:val="0014660C"/>
     <w:rsid w:val="00156975"/>
+    <w:rsid w:val="001651D0"/>
     <w:rsid w:val="00197E30"/>
     <w:rsid w:val="001B4EF4"/>
     <w:rsid w:val="001B7B70"/>
     <w:rsid w:val="001C69D2"/>
     <w:rsid w:val="001D08C1"/>
     <w:rsid w:val="001D3C7A"/>
     <w:rsid w:val="001F3F1C"/>
     <w:rsid w:val="00207FA4"/>
     <w:rsid w:val="00222BF1"/>
     <w:rsid w:val="00225AEB"/>
     <w:rsid w:val="00237E5A"/>
     <w:rsid w:val="00247EFC"/>
     <w:rsid w:val="002629EB"/>
     <w:rsid w:val="00270B95"/>
     <w:rsid w:val="00275F04"/>
     <w:rsid w:val="0027630A"/>
     <w:rsid w:val="0029003F"/>
     <w:rsid w:val="002900F1"/>
     <w:rsid w:val="002B531E"/>
     <w:rsid w:val="002E1369"/>
+    <w:rsid w:val="002E220B"/>
     <w:rsid w:val="002E2F49"/>
     <w:rsid w:val="002F1FD1"/>
     <w:rsid w:val="00305CDC"/>
     <w:rsid w:val="00315831"/>
     <w:rsid w:val="00317B35"/>
     <w:rsid w:val="00331F97"/>
     <w:rsid w:val="00344D0C"/>
     <w:rsid w:val="003740C2"/>
     <w:rsid w:val="00390B8F"/>
     <w:rsid w:val="00393930"/>
     <w:rsid w:val="003A5DBA"/>
     <w:rsid w:val="003D2EBD"/>
     <w:rsid w:val="003D48C8"/>
     <w:rsid w:val="003E79CB"/>
     <w:rsid w:val="003F7444"/>
     <w:rsid w:val="0040307F"/>
     <w:rsid w:val="00410863"/>
     <w:rsid w:val="00411573"/>
     <w:rsid w:val="00446C88"/>
     <w:rsid w:val="00455AE1"/>
     <w:rsid w:val="0047261F"/>
     <w:rsid w:val="0048218F"/>
     <w:rsid w:val="00494930"/>
     <w:rsid w:val="004A7EE7"/>
     <w:rsid w:val="004B4020"/>
@@ -7827,50 +8006,52 @@
     <w:rsid w:val="00605485"/>
     <w:rsid w:val="00617C20"/>
     <w:rsid w:val="00625D21"/>
     <w:rsid w:val="00643F5C"/>
     <w:rsid w:val="00643F68"/>
     <w:rsid w:val="006635BF"/>
     <w:rsid w:val="006745FC"/>
     <w:rsid w:val="00675FFE"/>
     <w:rsid w:val="006D3663"/>
     <w:rsid w:val="006E1A2C"/>
     <w:rsid w:val="006E326F"/>
     <w:rsid w:val="006E4180"/>
     <w:rsid w:val="006F7E28"/>
     <w:rsid w:val="007121D6"/>
     <w:rsid w:val="00715401"/>
     <w:rsid w:val="007247AE"/>
     <w:rsid w:val="00750457"/>
     <w:rsid w:val="00765B6C"/>
     <w:rsid w:val="00772537"/>
     <w:rsid w:val="007762C7"/>
     <w:rsid w:val="00794B82"/>
     <w:rsid w:val="00796E1C"/>
     <w:rsid w:val="007A53DA"/>
     <w:rsid w:val="0080074A"/>
     <w:rsid w:val="00806861"/>
+    <w:rsid w:val="00833B39"/>
+    <w:rsid w:val="00837AE6"/>
     <w:rsid w:val="00837FC3"/>
     <w:rsid w:val="00846604"/>
     <w:rsid w:val="00873F61"/>
     <w:rsid w:val="008843E8"/>
     <w:rsid w:val="00886CF8"/>
     <w:rsid w:val="00887E19"/>
     <w:rsid w:val="008A068D"/>
     <w:rsid w:val="008D15E0"/>
     <w:rsid w:val="008D319C"/>
     <w:rsid w:val="008E24F4"/>
     <w:rsid w:val="009026E8"/>
     <w:rsid w:val="009109FB"/>
     <w:rsid w:val="00914F61"/>
     <w:rsid w:val="009367AD"/>
     <w:rsid w:val="009906B5"/>
     <w:rsid w:val="009928A1"/>
     <w:rsid w:val="00995992"/>
     <w:rsid w:val="009977E1"/>
     <w:rsid w:val="009A1B43"/>
     <w:rsid w:val="009A6042"/>
     <w:rsid w:val="009B6218"/>
     <w:rsid w:val="009D3ED9"/>
     <w:rsid w:val="009E4DFF"/>
     <w:rsid w:val="00A11321"/>
     <w:rsid w:val="00A1270C"/>
@@ -7887,124 +8068,127 @@
     <w:rsid w:val="00AB721F"/>
     <w:rsid w:val="00AE3BC0"/>
     <w:rsid w:val="00AE583F"/>
     <w:rsid w:val="00B0507A"/>
     <w:rsid w:val="00B0702C"/>
     <w:rsid w:val="00B2338B"/>
     <w:rsid w:val="00B337E5"/>
     <w:rsid w:val="00B51336"/>
     <w:rsid w:val="00B5313B"/>
     <w:rsid w:val="00B573DC"/>
     <w:rsid w:val="00B71373"/>
     <w:rsid w:val="00B71502"/>
     <w:rsid w:val="00B923B2"/>
     <w:rsid w:val="00BA4FD4"/>
     <w:rsid w:val="00BA6B37"/>
     <w:rsid w:val="00BB4C89"/>
     <w:rsid w:val="00BC7286"/>
     <w:rsid w:val="00BD5A49"/>
     <w:rsid w:val="00BD76C3"/>
     <w:rsid w:val="00BE0D2E"/>
     <w:rsid w:val="00BE1774"/>
     <w:rsid w:val="00BF53FF"/>
     <w:rsid w:val="00BF55D7"/>
     <w:rsid w:val="00BF62A1"/>
     <w:rsid w:val="00C00D98"/>
+    <w:rsid w:val="00C06173"/>
+    <w:rsid w:val="00C2222B"/>
     <w:rsid w:val="00C52ACE"/>
     <w:rsid w:val="00C5426A"/>
     <w:rsid w:val="00C54E4F"/>
     <w:rsid w:val="00C7374F"/>
     <w:rsid w:val="00C80DE3"/>
     <w:rsid w:val="00C95257"/>
     <w:rsid w:val="00CA1D71"/>
     <w:rsid w:val="00CD5787"/>
     <w:rsid w:val="00CE2CA1"/>
     <w:rsid w:val="00CF1212"/>
     <w:rsid w:val="00CF1BFC"/>
     <w:rsid w:val="00CF443A"/>
     <w:rsid w:val="00D16624"/>
     <w:rsid w:val="00D32F20"/>
     <w:rsid w:val="00DA3442"/>
     <w:rsid w:val="00DA3E43"/>
     <w:rsid w:val="00DC234A"/>
     <w:rsid w:val="00DC2980"/>
     <w:rsid w:val="00DE0D6A"/>
     <w:rsid w:val="00DF2B27"/>
     <w:rsid w:val="00E12AE7"/>
     <w:rsid w:val="00E505E2"/>
     <w:rsid w:val="00E618AF"/>
     <w:rsid w:val="00E72024"/>
     <w:rsid w:val="00E8444F"/>
     <w:rsid w:val="00E85F35"/>
     <w:rsid w:val="00E86F18"/>
     <w:rsid w:val="00E95A56"/>
     <w:rsid w:val="00EB33CC"/>
     <w:rsid w:val="00EC2EF7"/>
     <w:rsid w:val="00EC5D04"/>
     <w:rsid w:val="00ED08CE"/>
     <w:rsid w:val="00EE73B9"/>
     <w:rsid w:val="00EF0BA2"/>
+    <w:rsid w:val="00EF712A"/>
     <w:rsid w:val="00F15208"/>
     <w:rsid w:val="00F42F1F"/>
     <w:rsid w:val="00F54638"/>
     <w:rsid w:val="00F62642"/>
     <w:rsid w:val="00F73284"/>
     <w:rsid w:val="00F86A1D"/>
     <w:rsid w:val="00F96180"/>
     <w:rsid w:val="00FC1B8A"/>
     <w:rsid w:val="00FC1FAB"/>
     <w:rsid w:val="00FC518B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{C92C192C-B72D-4A5C-848F-8C0C8AE8353D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9095,51 +9279,51 @@
     <w:rsid w:val="00BB4C89"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BB4C89"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="71976498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1748762773">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10586,78 +10770,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63DCBC7C-A149-42DB-9D0C-A73EA2C7DB70}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17F48934-9231-4716-AC86-D971942207C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1324</Words>
-  <Characters>7552</Characters>
+  <Words>1326</Words>
+  <Characters>7564</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
+  <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8859</CharactersWithSpaces>
+  <CharactersWithSpaces>8873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>