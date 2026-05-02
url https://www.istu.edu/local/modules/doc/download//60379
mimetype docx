--- v0 (2025-11-07)
+++ v1 (2026-05-02)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="583E0625" w14:textId="77777777" w:rsidR="009178F1" w:rsidRPr="003E6096" w:rsidRDefault="009178F1" w:rsidP="009178F1">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6096">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство науки и высшего образования Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7EAF4D" w14:textId="77777777" w:rsidR="009178F1" w:rsidRPr="003E6096" w:rsidRDefault="009178F1" w:rsidP="009178F1">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6096">
@@ -930,75 +931,75 @@
           </w:tcPr>
           <w:p w14:paraId="1B966796" w14:textId="77777777" w:rsidR="009178F1" w:rsidRPr="003E6096" w:rsidRDefault="009178F1" w:rsidP="009178F1">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6096">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Разработал студент группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7410A9AD" w14:textId="0C55AE45" w:rsidR="009178F1" w:rsidRPr="00CD2732" w:rsidRDefault="00547FA2" w:rsidP="00B23924">
+          <w:p w14:paraId="7410A9AD" w14:textId="2DA68073" w:rsidR="009178F1" w:rsidRPr="00CD2732" w:rsidRDefault="00547FA2" w:rsidP="00B23924">
             <w:pPr>
               <w:ind w:right="-108" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>К</w:t>
             </w:r>
             <w:r w:rsidR="005075D0">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>См-2</w:t>
             </w:r>
-            <w:r w:rsidR="00B23924">
-[...3 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="0034276E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="009178F1" w:rsidRPr="00CD2732">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E4A36ED" w14:textId="77777777" w:rsidR="009178F1" w:rsidRPr="003E6096" w:rsidRDefault="009178F1" w:rsidP="009178F1">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1335,56 +1336,58 @@
             <w:r w:rsidRPr="003E6096">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>И.О. Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009178F1" w:rsidRPr="003E6096" w14:paraId="7B2F0C63" w14:textId="77777777" w:rsidTr="009178F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18B29DEB" w14:textId="77777777" w:rsidR="009178F1" w:rsidRPr="003E6096" w:rsidRDefault="009178F1" w:rsidP="009178F1">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003E6096">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Нормоконтроль</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1760FB1E" w14:textId="77777777" w:rsidR="009178F1" w:rsidRPr="003E6096" w:rsidRDefault="009178F1" w:rsidP="009178F1">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E8E70F5" w14:textId="77777777" w:rsidR="009178F1" w:rsidRPr="003E6096" w:rsidRDefault="009178F1" w:rsidP="009178F1">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
@@ -1536,76 +1539,76 @@
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41B941DA" w14:textId="77777777" w:rsidR="009178F1" w:rsidRDefault="009178F1" w:rsidP="009178F1">
       <w:pPr>
         <w:ind w:left="142" w:right="136" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13CB79C9" w14:textId="77777777" w:rsidR="005075D0" w:rsidRPr="00051FFF" w:rsidRDefault="005075D0" w:rsidP="009178F1">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41CA9539" w14:textId="22F9AC2D" w:rsidR="005075D0" w:rsidRDefault="009178F1" w:rsidP="005075D0">
+    <w:p w14:paraId="41CA9539" w14:textId="2C544F25" w:rsidR="005075D0" w:rsidRDefault="009178F1" w:rsidP="005075D0">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6096">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Иркутск 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B23924">
+      <w:r w:rsidR="0034276E">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6096">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
       <w:r w:rsidR="005075D0">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F295C81" w14:textId="3D9CC1FB" w:rsidR="009178F1" w:rsidRPr="00562C3B" w:rsidRDefault="009178F1" w:rsidP="009178F1">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562C3B">
@@ -1808,94 +1811,110 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2732">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46791A52" w14:textId="77777777" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00CD2732" w:rsidP="00CD2732">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:right="560" w:firstLine="4962"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2732">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Директор института ИТ и АД</w:t>
+        <w:t xml:space="preserve">Директор института </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD2732">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ИТ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD2732">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и АД</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF383F2" w14:textId="77777777" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00CD2732" w:rsidP="00CD2732">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:right="560" w:firstLine="4962"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2732">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>_____________ А.С. Говорков</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F19B1AE" w14:textId="5DE0241E" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00CD2732" w:rsidP="00287773">
+    <w:p w14:paraId="4F19B1AE" w14:textId="29CD8DE1" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00CD2732" w:rsidP="00287773">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:right="566" w:firstLine="4962"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2732">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>«_____» _____________ 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B23924">
+      <w:r w:rsidR="0034276E">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00287773">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2732">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C24717" w14:textId="77777777" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00CD2732" w:rsidP="00CD2732">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
@@ -2073,88 +2092,88 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2732">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="47ECE58F" w14:textId="79969104" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00547FA2" w:rsidP="00B23924">
+          <w:p w14:paraId="47ECE58F" w14:textId="2B555E56" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00547FA2" w:rsidP="00B23924">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> К</w:t>
             </w:r>
             <w:r w:rsidR="00CD2732">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>См</w:t>
             </w:r>
             <w:r w:rsidR="00287773">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
-            <w:r w:rsidR="00B23924">
+            <w:r w:rsidR="0034276E">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00CD2732" w:rsidRPr="00CD2732">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="662F708B" w14:textId="77777777" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00CD2732" w:rsidP="00CD2732">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
@@ -2257,56 +2276,65 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD2732" w:rsidRPr="00CD2732" w14:paraId="0290ED7C" w14:textId="77777777" w:rsidTr="00B96D09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5698" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C1F6DB4" w14:textId="77777777" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00CD2732" w:rsidP="00CD2732">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD2732">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Утверждена приказом по университету от</w:t>
+              <w:t>Утверждена</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CD2732">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приказом по университету от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CC06304" w14:textId="77777777" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00CD2732" w:rsidP="00CD2732">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
@@ -2414,92 +2442,92 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2732">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок представления студентом законченной работы в ГЭК </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1604" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3C3702" w14:textId="106FA3A2" w:rsidR="00E66A27" w:rsidRPr="00CD2732" w:rsidRDefault="00167B47" w:rsidP="00B23924">
+          <w:p w14:paraId="6E3C3702" w14:textId="633275D9" w:rsidR="00E66A27" w:rsidRPr="00CD2732" w:rsidRDefault="00167B47" w:rsidP="00B23924">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="930"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00B23924">
+            <w:r w:rsidR="0034276E">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0077352A">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r w:rsidR="00B23924">
+            <w:r w:rsidR="0034276E">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00E66A27" w:rsidRPr="00B67439">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E66A27" w:rsidRPr="00CD2732" w14:paraId="6430D1FE" w14:textId="77777777" w:rsidTr="00B96D09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9384" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72B350D4" w14:textId="77777777" w:rsidR="00E66A27" w:rsidRPr="00CD2732" w:rsidRDefault="00E66A27" w:rsidP="00CD2732">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
@@ -3367,52 +3395,52 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2732">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C5101B7" w14:textId="77777777" w:rsidR="009178F1" w:rsidRPr="00EE1327" w:rsidRDefault="009178F1" w:rsidP="009178F1">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:sectPr w:rsidR="009178F1" w:rsidRPr="00EE1327" w:rsidSect="00BD7B87">
-          <w:footerReference w:type="even" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C0C1C83" w14:textId="77777777" w:rsidR="00CD2732" w:rsidRPr="00CD2732" w:rsidRDefault="00CD2732" w:rsidP="00CD2732">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2732">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
@@ -7163,139 +7191,139 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2732">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CCBBAB8" w14:textId="2D0CE9BB" w:rsidR="00836DEB" w:rsidRPr="00CD2732" w:rsidRDefault="00167B47" w:rsidP="00B23924">
+          <w:p w14:paraId="0CCBBAB8" w14:textId="27AB1798" w:rsidR="00836DEB" w:rsidRPr="00CD2732" w:rsidRDefault="00167B47" w:rsidP="00B23924">
             <w:pPr>
               <w:ind w:left="-86" w:right="-57" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B23924">
+            <w:r w:rsidR="0034276E">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EC6E055" w14:textId="77777777" w:rsidR="00836DEB" w:rsidRPr="00CD2732" w:rsidRDefault="00836DEB" w:rsidP="00A07597">
             <w:pPr>
               <w:ind w:left="-86" w:right="-57" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2732">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E9925A0" w14:textId="21A8E485" w:rsidR="00836DEB" w:rsidRPr="00CD2732" w:rsidRDefault="00167B47" w:rsidP="00B23924">
+          <w:p w14:paraId="2E9925A0" w14:textId="5C0921B8" w:rsidR="00836DEB" w:rsidRPr="00CD2732" w:rsidRDefault="00167B47" w:rsidP="00B23924">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>апреля 202</w:t>
             </w:r>
-            <w:r w:rsidR="00B23924">
+            <w:r w:rsidR="0034276E">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00836DEB">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="444531A2" w14:textId="77777777" w:rsidR="00836DEB" w:rsidRPr="00EE1327" w:rsidRDefault="00836DEB" w:rsidP="00A07597">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
@@ -8480,79 +8508,79 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="057C7D67" w14:textId="77777777" w:rsidR="009178F1" w:rsidRPr="00EE1327" w:rsidRDefault="009178F1" w:rsidP="009178F1">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13E388C0" w14:textId="2B21617D" w:rsidR="009178F1" w:rsidRPr="00EE1327" w:rsidRDefault="009178F1" w:rsidP="00B23924">
+          <w:p w14:paraId="13E388C0" w14:textId="1AA23683" w:rsidR="009178F1" w:rsidRPr="00EE1327" w:rsidRDefault="009178F1" w:rsidP="00B23924">
             <w:pPr>
               <w:ind w:right="-108" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1327">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B23924">
+            <w:r w:rsidR="0034276E">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE1327">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -8850,83 +8878,83 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1327">
               <w:rPr>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>И.О. Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BB5E92A" w14:textId="7231FCEA" w:rsidR="00124BB8" w:rsidRPr="003E6096" w:rsidRDefault="00124BB8" w:rsidP="005D41AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00124BB8" w:rsidRPr="003E6096" w:rsidSect="00EA797E">
-      <w:headerReference w:type="first" r:id="rId10"/>
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B38DE65" w14:textId="77777777" w:rsidR="00CB20D8" w:rsidRDefault="00CB20D8">
+    <w:p w14:paraId="1098F2BC" w14:textId="77777777" w:rsidR="000E540F" w:rsidRDefault="000E540F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="372F24E0" w14:textId="77777777" w:rsidR="00CB20D8" w:rsidRDefault="00CB20D8">
+    <w:p w14:paraId="0C6A30C2" w14:textId="77777777" w:rsidR="000E540F" w:rsidRDefault="000E540F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8950,206 +8978,206 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="6D0795D8" w14:textId="77777777" w:rsidR="003D4CEB" w:rsidRPr="00C02835" w:rsidRDefault="003D4CEB" w:rsidP="00BD7B87">
     <w:pPr>
       <w:pStyle w:val="af2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00C02835">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C02835">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C02835">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00C02835">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1979722756"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="07266058" w14:textId="5E36932E" w:rsidR="00EA797E" w:rsidRDefault="00EA797E" w:rsidP="00EA797E">
         <w:pPr>
           <w:pStyle w:val="af2"/>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B23924">
+        <w:r w:rsidR="0034276E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="123AC14F" w14:textId="004A4F94" w:rsidR="003D4CEB" w:rsidRPr="00C02835" w:rsidRDefault="003D4CEB" w:rsidP="00BD7B87">
     <w:pPr>
       <w:pStyle w:val="af2"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2019270525"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2F949756" w14:textId="2AC2B512" w:rsidR="00EA797E" w:rsidRDefault="00EA797E" w:rsidP="00EA797E">
         <w:pPr>
           <w:pStyle w:val="af2"/>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B23924">
+        <w:r w:rsidR="0034276E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="39BF7C9A" w14:textId="77777777" w:rsidR="003D4CEB" w:rsidRDefault="003D4CEB" w:rsidP="00EA797E">
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C69C745" w14:textId="77777777" w:rsidR="00CB20D8" w:rsidRDefault="00CB20D8">
+    <w:p w14:paraId="0F458541" w14:textId="77777777" w:rsidR="000E540F" w:rsidRDefault="000E540F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ECC1D78" w14:textId="77777777" w:rsidR="00CB20D8" w:rsidRDefault="00CB20D8">
+    <w:p w14:paraId="53E8F0D6" w14:textId="77777777" w:rsidR="000E540F" w:rsidRDefault="000E540F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="26C43DB6" w14:textId="77777777" w:rsidR="003D4CEB" w:rsidRDefault="003D4CEB">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="51803C5E" w14:textId="77777777" w:rsidR="003D4CEB" w:rsidRDefault="003D4CEB"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -9227,51 +9255,51 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B09AA1CE"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-218"/>
         </w:tabs>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9344,51 +9372,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="00137CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5CE92D4"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9457,51 +9485,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="08B946FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B261ABE"/>
     <w:lvl w:ilvl="0" w:tplc="FB26A226">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2125" w:hanging="1416"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -9546,51 +9574,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="099B1E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6908E3E6"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9659,51 +9687,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="1234122F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2E218A6"/>
     <w:lvl w:ilvl="0" w:tplc="FBE2AE02">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
@@ -9774,51 +9802,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="154350A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="714CFBF6"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9887,51 +9915,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="17AF57AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7B04EDB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3711" w:hanging="450"/>
       </w:pPr>
@@ -10009,51 +10037,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5061" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5421" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="1A944359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4E05240"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10122,51 +10150,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="1C2908B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="756E9634"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10235,51 +10263,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="20923050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D02CA56E"/>
     <w:lvl w:ilvl="0" w:tplc="FBE2AE02">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
@@ -10350,51 +10378,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="22EC5DF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55FC17F4"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10463,51 +10491,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="2D805612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DA0B97A"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10576,51 +10604,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="2FBC79CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="452C2A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1159" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10689,51 +10717,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6763" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7832" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="43683115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A70A95E"/>
     <w:lvl w:ilvl="0" w:tplc="E61C77CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2005" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -10778,51 +10806,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="43D800EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07F45F44"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10891,51 +10919,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="4D7E1851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FAE9B74"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11004,51 +11032,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="52C35388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8652631C"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11117,51 +11145,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="530406DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CB217BA"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11230,51 +11258,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="545336DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A00097FE"/>
     <w:lvl w:ilvl="0" w:tplc="F7284E1E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1417" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11342,51 +11370,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="571934F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A02B834"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11455,51 +11483,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="57C67FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81622156"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11568,51 +11596,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="5936405F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D52857E"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11681,51 +11709,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="69727536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F20EB244"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11794,51 +11822,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="6AC3076D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EE45348"/>
     <w:lvl w:ilvl="0" w:tplc="50C4C81A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
@@ -11885,51 +11913,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="6CE612A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACEA35BC"/>
     <w:lvl w:ilvl="0" w:tplc="F7284E1E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2126" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11997,51 +12025,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="6EB02E63"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3E8E45C4"/>
     <w:styleLink w:val="a"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
@@ -12121,51 +12149,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2531" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="6F2C3F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2612C88A"/>
     <w:lvl w:ilvl="0" w:tplc="987A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12234,51 +12262,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="7AB1201A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC3EA2CC"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -12424,58 +12452,59 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00637C14"/>
     <w:rsid w:val="00001B2C"/>
     <w:rsid w:val="00003C95"/>
     <w:rsid w:val="00004C6F"/>
     <w:rsid w:val="00007170"/>
     <w:rsid w:val="00007B2E"/>
     <w:rsid w:val="00007BB4"/>
     <w:rsid w:val="000104CE"/>
     <w:rsid w:val="00010502"/>
@@ -12540,50 +12569,51 @@
     <w:rsid w:val="00090D69"/>
     <w:rsid w:val="00091FDA"/>
     <w:rsid w:val="00097431"/>
     <w:rsid w:val="000A3D98"/>
     <w:rsid w:val="000B0D52"/>
     <w:rsid w:val="000B1CD5"/>
     <w:rsid w:val="000B351E"/>
     <w:rsid w:val="000B48D4"/>
     <w:rsid w:val="000B58C5"/>
     <w:rsid w:val="000B7D1F"/>
     <w:rsid w:val="000C114C"/>
     <w:rsid w:val="000C33D3"/>
     <w:rsid w:val="000C5437"/>
     <w:rsid w:val="000C778B"/>
     <w:rsid w:val="000C78F7"/>
     <w:rsid w:val="000D133F"/>
     <w:rsid w:val="000D135C"/>
     <w:rsid w:val="000D149E"/>
     <w:rsid w:val="000D1557"/>
     <w:rsid w:val="000D1B8C"/>
     <w:rsid w:val="000D3233"/>
     <w:rsid w:val="000D3B27"/>
     <w:rsid w:val="000E00F6"/>
     <w:rsid w:val="000E01C0"/>
     <w:rsid w:val="000E1C88"/>
+    <w:rsid w:val="000E540F"/>
     <w:rsid w:val="000F0298"/>
     <w:rsid w:val="000F1C51"/>
     <w:rsid w:val="000F358B"/>
     <w:rsid w:val="000F3BCF"/>
     <w:rsid w:val="000F5984"/>
     <w:rsid w:val="000F6FC2"/>
     <w:rsid w:val="000F7710"/>
     <w:rsid w:val="001017A9"/>
     <w:rsid w:val="001019FE"/>
     <w:rsid w:val="00101D9D"/>
     <w:rsid w:val="0010370C"/>
     <w:rsid w:val="00106F97"/>
     <w:rsid w:val="00111702"/>
     <w:rsid w:val="00113605"/>
     <w:rsid w:val="00114406"/>
     <w:rsid w:val="00114DB2"/>
     <w:rsid w:val="0011571C"/>
     <w:rsid w:val="00115DB0"/>
     <w:rsid w:val="0011759D"/>
     <w:rsid w:val="00117C78"/>
     <w:rsid w:val="00120112"/>
     <w:rsid w:val="001207D6"/>
     <w:rsid w:val="00120EF2"/>
     <w:rsid w:val="00121C80"/>
     <w:rsid w:val="001228C0"/>
@@ -12747,50 +12777,51 @@
     <w:rsid w:val="002E7D7D"/>
     <w:rsid w:val="002F27E6"/>
     <w:rsid w:val="002F293A"/>
     <w:rsid w:val="002F3424"/>
     <w:rsid w:val="002F4189"/>
     <w:rsid w:val="002F4D09"/>
     <w:rsid w:val="002F68DA"/>
     <w:rsid w:val="002F7022"/>
     <w:rsid w:val="002F74B3"/>
     <w:rsid w:val="00300665"/>
     <w:rsid w:val="00301EAA"/>
     <w:rsid w:val="003054D8"/>
     <w:rsid w:val="0030614F"/>
     <w:rsid w:val="00312641"/>
     <w:rsid w:val="00316A70"/>
     <w:rsid w:val="0031701F"/>
     <w:rsid w:val="003203B5"/>
     <w:rsid w:val="00320A67"/>
     <w:rsid w:val="00322899"/>
     <w:rsid w:val="00325BDE"/>
     <w:rsid w:val="00326DBF"/>
     <w:rsid w:val="0033453E"/>
     <w:rsid w:val="0033498F"/>
     <w:rsid w:val="003406F9"/>
     <w:rsid w:val="00342328"/>
+    <w:rsid w:val="0034276E"/>
     <w:rsid w:val="00342E77"/>
     <w:rsid w:val="003447DC"/>
     <w:rsid w:val="00344F13"/>
     <w:rsid w:val="00345A27"/>
     <w:rsid w:val="00352DE8"/>
     <w:rsid w:val="003532A6"/>
     <w:rsid w:val="0035532A"/>
     <w:rsid w:val="00356EE0"/>
     <w:rsid w:val="0036224F"/>
     <w:rsid w:val="00362A6F"/>
     <w:rsid w:val="00362C3D"/>
     <w:rsid w:val="00363DA8"/>
     <w:rsid w:val="00364356"/>
     <w:rsid w:val="003650EE"/>
     <w:rsid w:val="0036552B"/>
     <w:rsid w:val="00367DBA"/>
     <w:rsid w:val="00367FBA"/>
     <w:rsid w:val="00371172"/>
     <w:rsid w:val="003729AE"/>
     <w:rsid w:val="00374B6E"/>
     <w:rsid w:val="00374B8C"/>
     <w:rsid w:val="003802EB"/>
     <w:rsid w:val="00380A76"/>
     <w:rsid w:val="00383626"/>
     <w:rsid w:val="00385CC9"/>
@@ -13787,50 +13818,51 @@
     <w:rsid w:val="00F02FB0"/>
     <w:rsid w:val="00F04B5A"/>
     <w:rsid w:val="00F0530F"/>
     <w:rsid w:val="00F05F44"/>
     <w:rsid w:val="00F0646F"/>
     <w:rsid w:val="00F0760D"/>
     <w:rsid w:val="00F165BD"/>
     <w:rsid w:val="00F20ECB"/>
     <w:rsid w:val="00F21074"/>
     <w:rsid w:val="00F21A18"/>
     <w:rsid w:val="00F21AF9"/>
     <w:rsid w:val="00F240B5"/>
     <w:rsid w:val="00F24BC1"/>
     <w:rsid w:val="00F30CFA"/>
     <w:rsid w:val="00F313D6"/>
     <w:rsid w:val="00F36518"/>
     <w:rsid w:val="00F40DF1"/>
     <w:rsid w:val="00F411B5"/>
     <w:rsid w:val="00F411D5"/>
     <w:rsid w:val="00F432D7"/>
     <w:rsid w:val="00F5191B"/>
     <w:rsid w:val="00F51B81"/>
     <w:rsid w:val="00F54258"/>
     <w:rsid w:val="00F54C7D"/>
     <w:rsid w:val="00F54FCD"/>
+    <w:rsid w:val="00F55A80"/>
     <w:rsid w:val="00F55EA0"/>
     <w:rsid w:val="00F57944"/>
     <w:rsid w:val="00F61568"/>
     <w:rsid w:val="00F634A1"/>
     <w:rsid w:val="00F637A3"/>
     <w:rsid w:val="00F643EA"/>
     <w:rsid w:val="00F71EB4"/>
     <w:rsid w:val="00F73D61"/>
     <w:rsid w:val="00F73E86"/>
     <w:rsid w:val="00F742E1"/>
     <w:rsid w:val="00F75253"/>
     <w:rsid w:val="00F75E13"/>
     <w:rsid w:val="00F768B9"/>
     <w:rsid w:val="00F80710"/>
     <w:rsid w:val="00F81E75"/>
     <w:rsid w:val="00F81FBC"/>
     <w:rsid w:val="00F82B4E"/>
     <w:rsid w:val="00F82E18"/>
     <w:rsid w:val="00F83516"/>
     <w:rsid w:val="00F8377E"/>
     <w:rsid w:val="00F874E1"/>
     <w:rsid w:val="00F904C9"/>
     <w:rsid w:val="00F93280"/>
     <w:rsid w:val="00F955F0"/>
     <w:rsid w:val="00FA4D97"/>
@@ -13857,439 +13889,1414 @@
     <w:rsid w:val="00FF0E5F"/>
     <w:rsid w:val="00FF127D"/>
     <w:rsid w:val="00FF148D"/>
     <w:rsid w:val="00FF2FC0"/>
     <w:rsid w:val="00FF3E13"/>
     <w:rsid w:val="00FF7801"/>
     <w:rsid w:val="00FF7974"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3DEE76AC"/>
-  <w15:docId w15:val="{D400A7BC-8F20-40F8-9EFE-3B3F8220D972}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...364 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Date" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Text" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D21FE"/>
+    <w:pPr>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C3191C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00253F5D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="30"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB745F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="40"/>
+    <w:qFormat/>
+    <w:rsid w:val="0002101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0002101C"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="0002101C"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a2">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Илюша з2"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="22"/>
+    <w:rsid w:val="00637C14"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Илюша з2 Знак"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00637C14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00637C14"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00637C14"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Стиль текста Женя"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00637C14"/>
+    <w:pPr>
+      <w:ind w:left="170" w:right="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00637C14"/>
+    <w:pPr>
+      <w:ind w:firstLine="633"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl31">
+    <w:name w:val="xl31"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="001E2AD1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00326DBF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00326DBF"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00326DBF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0082167F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:leader="dot" w:pos="-142"/>
+        <w:tab w:val="left" w:pos="369"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D1179A"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:rsid w:val="00D1179A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0082167F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-142"/>
+        <w:tab w:val="left" w:pos="992"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
+      </w:tabs>
+      <w:ind w:left="284" w:firstLine="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar">
+    <w:name w:val="Знак Знак Char Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0002101C"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Обычный1"/>
+    <w:rsid w:val="0001749F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="440" w:lineRule="auto"/>
+      <w:ind w:firstLine="560"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00935AC8"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00935AC8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00935AC8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B3622E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Знак Знак Знак Знак Знак Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EB19EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a0"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C14DD7"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00253F5D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0082167F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:leader="dot" w:pos="-142"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
+      </w:tabs>
+      <w:ind w:left="142" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A4CA6"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000767F9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000767F9"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006209D3"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="26"/>
+    <w:rsid w:val="00874083"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="25"/>
+    <w:rsid w:val="00874083"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00124BB8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="00124BB8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00124BB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB745F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33">
+    <w:name w:val="Паша_Заголовок 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B85A80"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Паша_Стиль текста"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F293A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="Паша_Стиль текста Знак"/>
+    <w:link w:val="af5"/>
+    <w:rsid w:val="002F293A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af7">
+    <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="008778A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Без интервала Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af9"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="008778A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008778A8"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Обычный2"/>
+    <w:rsid w:val="008778A8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Выделение в тексте"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="008778A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="Рисунок..."/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="008778A8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:noProof w:val="0"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="blk">
+    <w:name w:val="blk"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0002218D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
+    <w:name w:val="tlid-translation"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0018388A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Паша_Заголовок 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00383626"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28">
+    <w:name w:val="Паша_Заголовок 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00383626"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afc">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="afd"/>
+    <w:qFormat/>
+    <w:rsid w:val="00383626"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:firstLine="709"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afc"/>
+    <w:rsid w:val="00383626"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="a">
+    <w:name w:val="Паша_Многоуровневый список"/>
+    <w:basedOn w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C02E1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mi">
+    <w:name w:val="mi"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="008F42C2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mo">
+    <w:name w:val="mo"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="008F42C2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mn">
+    <w:name w:val="mn"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="008F42C2"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="afe">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F42C2"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="29">
+    <w:name w:val="Основной текст (2)_"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="2a"/>
+    <w:rsid w:val="00D64E14"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2a">
+    <w:name w:val="Основной текст (2)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="29"/>
+    <w:rsid w:val="00D64E14"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="322" w:lineRule="exact"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff">
+    <w:name w:val="Паша_Стиль_текста"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6291B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="4"/>
+    <w:rsid w:val="00864F27"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff0">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0075494E"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00367DBA"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="660" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="50">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00367DBA"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="880" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00367DBA"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1100" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00367DBA"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1320" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00367DBA"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1540" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="90">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00367DBA"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1760" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff1">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D4CEB"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff2">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aff3"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D4CEB"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff3">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D4CEB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff4">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="aff2"/>
+    <w:next w:val="aff2"/>
+    <w:link w:val="aff5"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D4CEB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="aff3"/>
+    <w:link w:val="aff4"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D4CEB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Date" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Text" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001D21FE"/>
     <w:pPr>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00C3191C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
@@ -15280,51 +16287,51 @@
     <w:next w:val="aff2"/>
     <w:link w:val="aff5"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D4CEB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
     <w:name w:val="Тема примечания Знак"/>
     <w:basedOn w:val="aff3"/>
     <w:link w:val="aff4"/>
     <w:semiHidden/>
     <w:rsid w:val="003D4CEB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="39525247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="62945891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17565,51 +18572,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2128042930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17860,51 +18867,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83E7D9D3-4504-4D3B-8BE2-B681AC791D87}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AE454F8-F8DF-43ED-90EF-B7F4831A928E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>404</Words>
   <Characters>2308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>